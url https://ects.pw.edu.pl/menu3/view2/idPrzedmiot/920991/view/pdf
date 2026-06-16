--- v1 (2026-05-07)
+++ v2 (2026-06-16)
@@ -890,51 +890,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
@@ -1110,51 +1110,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U23: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi planować i organizować pracę w zespole oraz współdziałać  z innymi osobami w ramach prac zespołowych. Potrafi określać priorytety służące realizacji zadań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>