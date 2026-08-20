--- v2 (2026-06-16)
+++ v3 (2026-08-20)
@@ -1110,51 +1110,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U23: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi planować i organizować pracę w zespole oraz współdziałać  z innymi osobami w ramach prac zespołowych. Potrafi określać priorytety służące realizacji zadań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1260,51 +1260,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KR</w:t>
+        <w:t xml:space="preserve">I.P6S_KR, P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Postępuje zgodnie z zasadami etyki zawodowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>