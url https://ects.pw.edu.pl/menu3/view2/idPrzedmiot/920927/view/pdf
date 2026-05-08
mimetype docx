--- v3 (2026-03-24)
+++ v4 (2026-05-08)
@@ -1431,51 +1431,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_K07, K1_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KK, I.P6S_KR</w:t>
+        <w:t xml:space="preserve">I.P6S_KK, P6U_K, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonuje projekt dbając o racjonalne i bezpieczne zaprojektowanie poszczególnych elementów konstrukcji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>