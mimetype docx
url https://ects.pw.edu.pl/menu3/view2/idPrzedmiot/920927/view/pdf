--- v4 (2026-05-08)
+++ v5 (2026-07-28)
@@ -985,51 +985,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie i obrona projektu. Zdanie egzaminu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U06, K1_U07, K1_U21, K1_U03, K1_U05</w:t>
+        <w:t xml:space="preserve">K1_U03, K1_U05, K1_U06, K1_U07, K1_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1211,51 +1211,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi korzystać z literatury oraz norm dotyczących projektowania w zakresie belek, kratownic i słupów. Potrafi korzystać z norm obciążeń stałych, śniegiem i wiatrem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1415,67 +1415,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zdanie egzaminu i wykonanie projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_K07, K1_K01</w:t>
+        <w:t xml:space="preserve">K1_K01, K1_K07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KK, P6U_K, I.P6S_KR</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KR, I.P6S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonuje projekt dbając o racjonalne i bezpieczne zaprojektowanie poszczególnych elementów konstrukcji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>