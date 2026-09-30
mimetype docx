--- v6 (2026-08-19)
+++ v7 (2026-09-30)
@@ -989,51 +989,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie projektu i obrona. Zdanie egzaminu w części zadaniowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U21, K1_U05, K1_U07, K1_U02, K1_U19, K1_U20</w:t>
+        <w:t xml:space="preserve">K1_U05, K1_U07, K1_U19, K1_U20, K1_U21, K1_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1075,271 +1075,271 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykonać rysunki konstrukcyjne prostych elementów konstrukcji stalowych: belek, słupów osiowo ściskanych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykonanie rysunków do projektu, obrona projektu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykonać rysunki konstrukcyjne prostych elementów konstrukcji stalowych: belek, słupów osiowo ściskanych.</w:t>
+        <w:t xml:space="preserve">Potrafi korzystać z norm dot. propjektowania konstrukcji stalowych w zakresie niezbędnym do wymiarowania prostych elementów konstrukcji i połączeń spawanych oraz śrubowych zakładkowych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wykonanie rysunków do projektu, obrona projektu.</w:t>
+        <w:t xml:space="preserve">Wykonanie projektu, obrona, wykorzystanie norm w zadaniowej części egzaminu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U09</w:t>
+        <w:t xml:space="preserve">K1_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi korzystać z norm dot. propjektowania konstrukcji stalowych w zakresie niezbędnym do wymiarowania prostych elementów konstrukcji i połączeń spawanych oraz śrubowych zakładkowych. </w:t>
+        <w:t xml:space="preserve">Studiuje materiały wykładowe i ewentualnie uzupełnia wiedzę informacjami z literatury.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wykonanie projektu, obrona, wykorzystanie norm w zadaniowej części egzaminu.</w:t>
+        <w:t xml:space="preserve">Zdanie egzaminu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U21</w:t>
+        <w:t xml:space="preserve">K1_K01, K1_K02, K1_K07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_KK, P6U_K, I.P6S_KR</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KR, I.P6S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonując ćwiczenie projektowe, poszukuje prawidłowych rozwiązań (dobrane przekroje, wyniki obliczeń).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>