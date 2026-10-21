--- v7 (2026-09-30)
+++ v8 (2026-10-21)
@@ -989,51 +989,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie projektu i obrona. Zdanie egzaminu w części zadaniowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U05, K1_U07, K1_U19, K1_U20, K1_U21, K1_U02</w:t>
+        <w:t xml:space="preserve">K1_U07, K1_U19, K1_U20, K1_U21, K1_U02, K1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1075,51 +1075,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykonać rysunki konstrukcyjne prostych elementów konstrukcji stalowych: belek, słupów osiowo ściskanych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>