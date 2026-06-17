--- v4 (2026-04-11)
+++ v5 (2026-06-17)
@@ -1008,51 +1008,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U05, IS_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi rozmieścić wybrane rodzaje czujników pomiarowych stosowanych w reaktorach biologicznych z uwzględnieniem występujących w nim urządzeń oraz możliwości mocowania i dostępu dla eksploatatora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>