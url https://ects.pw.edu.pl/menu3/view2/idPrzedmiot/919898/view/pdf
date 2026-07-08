--- v5 (2026-06-17)
+++ v6 (2026-07-08)
@@ -912,67 +912,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, wykonanie zadań z zakresu ćwiczeń audytoryjnych, prezentacja opracowania zespołowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W08, IS_W14, IS_W15</w:t>
+        <w:t xml:space="preserve">IS_W14, IS_W15, IS_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>