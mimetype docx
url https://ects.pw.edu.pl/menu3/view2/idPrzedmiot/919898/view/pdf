--- v6 (2026-07-08)
+++ v7 (2026-08-22)
@@ -788,561 +788,561 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe pojęcia z zakresu monitoringu i sterowania oraz zna wybrane czujniki wykorzystywane w sieciach i obiektach wodociągowych i kanalizacyjnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, wykonanie zadań z zakresu ćwiczeń audytoryjnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna wybrane strategie sterowania stosowane w obiektach wodociągowych i kanalizacyjnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, wykonanie zadań z zakresu ćwiczeń audytoryjnych, prezentacja opracowania zespołowego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W08, IS_W14, IS_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe pojęcia z zakresu monitoringu i sterowania oraz zna wybrane czujniki wykorzystywane w sieciach i obiektach wodociągowych i kanalizacyjnych</w:t>
+        <w:t xml:space="preserve">Potrafi dobrać wybrane rodzaje czujników pomiarowych stosowanych w obiektach wodociągowych i kanalizacyjnych z uwzględnieniem możliwości ich okresowej kalibracji przez eksploatatora obiektu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin, wykonanie zadań z zakresu ćwiczeń audytoryjnych</w:t>
+        <w:t xml:space="preserve">wykonanie zadań z zakresu ćwiczeń audytoryjnych, prezentacja opracowania zespołowego, kolokwium zaliczeniowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W15</w:t>
+        <w:t xml:space="preserve">IS_U05, IS_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna wybrane strategie sterowania stosowane w obiektach wodociągowych i kanalizacyjnych</w:t>
+        <w:t xml:space="preserve">Potrafi rozmieścić wybrane rodzaje czujników pomiarowych stosowanych w reaktorach biologicznych z uwzględnieniem występujących w nim urządzeń oraz możliwości mocowania i dostępu dla eksploatatora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin, wykonanie zadań z zakresu ćwiczeń audytoryjnych, prezentacja opracowania zespołowego</w:t>
+        <w:t xml:space="preserve">wykonanie zadań z zakresu ćwiczeń audytoryjnych, prezentacja opracowania zespołowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W14, IS_W15, IS_W08</w:t>
+        <w:t xml:space="preserve">IS_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opracować wytyczne sterowania dla wybranego obiektu wodociągowego i kanalizacyjnego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wykonanie zadań z zakresu ćwiczeń audytoryjnych, prezentacja opracowania zespołowego, kolokwium zaliczeniowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opracować harmonogram konserwacji i kalibracji czujników pomiarowych </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wykonanie zadań z zakresu ćwiczeń audytoryjnych, kolokwium zaliczeniowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi dobrać wybrane rodzaje czujników pomiarowych stosowanych w obiektach wodociągowych i kanalizacyjnych z uwzględnieniem możliwości ich okresowej kalibracji przez eksploatatora obiektu. </w:t>
+        <w:t xml:space="preserve">Rozumie potrzebę ciągłego dokształcania się i podnoszenia kompetencji zawodowych i osobistych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">wykonanie zadań z zakresu ćwiczeń audytoryjnych, prezentacja opracowania zespołowego, kolokwium zaliczeniowe</w:t>
+        <w:t xml:space="preserve">wykonanie zadań z zakresu ćwiczeń audytoryjnych, prezentacja opracowania zespołowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U05, IS_U10</w:t>
+        <w:t xml:space="preserve">IS_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
-[...289 lines deleted...]
-        <w:t xml:space="preserve">P7U_K, I.P7S_KK</w:t>
+        <w:t xml:space="preserve">I.P7S_KK, P7U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość odpowiedzialności za wspólnie realizowane zadania, związane z pracą zespołową </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>