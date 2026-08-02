--- v6 (2026-06-17)
+++ v7 (2026-08-02)
@@ -744,51 +744,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe dla części wykładowej, ocena umiejętności wykorzystania pozyskanej wiedzy w procesie projektowania instalacji tryskaczowej
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W08, IS_W10</w:t>
+        <w:t xml:space="preserve">IS_W10, IS_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -894,51 +894,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Odpowiedź ustna na obronie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U07, IS_U05</w:t>
+        <w:t xml:space="preserve">IS_U05, IS_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>