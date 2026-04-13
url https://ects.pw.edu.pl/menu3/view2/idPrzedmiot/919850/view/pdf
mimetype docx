--- v1 (2026-02-01)
+++ v2 (2026-04-13)
@@ -768,51 +768,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma szczegółową i podbudowaną teoretycznie wiedzę w zakresie fizycznych, chemicznych i biologicznych zaawansowanych technik oraz metod stosowanych w inżynierii środowiska.
 Posiada rozszerzoną wiedzę i zna trendy rozwojowe z zakresu ochrony środowiska w zakresie chemicznych i biologicznych technik oraz metod stosowanych w oczyszczaniu gleby oraz w rekultywacji terenów zdegradowanych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -983,51 +983,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada rozszerzoną wiedzę niezbędną do rozumienia pozatechnicznych uwarunkowań działalności inżynierskiej z ochrony gleby  w zakresie inżynierii środowiska oraz zna podstawowe akty prawa polskiego i Unii Europejskiej z zakresu ochrony środowiska gruntowo-wodnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>