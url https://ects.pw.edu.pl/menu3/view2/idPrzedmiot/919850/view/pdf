--- v2 (2026-04-13)
+++ v3 (2026-06-19)
@@ -824,51 +824,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie w formie pisemnej. 
 Wykonanie i zaliczenie projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W05, IS_W11</w:t>
+        <w:t xml:space="preserve">IS_W11, IS_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -983,51 +983,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada rozszerzoną wiedzę niezbędną do rozumienia pozatechnicznych uwarunkowań działalności inżynierskiej z ochrony gleby  w zakresie inżynierii środowiska oraz zna podstawowe akty prawa polskiego i Unii Europejskiej z zakresu ochrony środowiska gruntowo-wodnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>