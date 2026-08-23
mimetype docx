--- v3 (2026-06-19)
+++ v4 (2026-08-23)
@@ -840,51 +840,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W11, IS_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada rozszerzoną, podbudowaną teoretycznie wiedzę z chemii i biologii środowiska w tym znajomość nowoczesnych technik stosowanych do pomiaru parametrów jakości gleby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>