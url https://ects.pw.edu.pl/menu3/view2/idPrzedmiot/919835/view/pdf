--- v4 (2026-03-21)
+++ v5 (2026-07-08)
@@ -1064,51 +1064,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>
@@ -1214,51 +1214,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_KK, P7U_K</w:t>
+        <w:t xml:space="preserve">P7U_K, I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość konieczności działania w sposób profesjonalny i przestrzegania zasad etyki zawodowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>