--- v5 (2026-07-08)
+++ v6 (2026-08-01)
@@ -978,137 +978,137 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">indywidualne zadania obliczeniowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U01, IS_U02</w:t>
+        <w:t xml:space="preserve">IS_U02, IS_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi samodzielnie z wykorzystaniem narzędzi obliczeniowych, budować modele i prowadzić analizy ilościowe elementów konstrukcji i urządzeń wodnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">indywidualne zadania obliczeniowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>