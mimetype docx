--- v5 (2026-02-24)
+++ v6 (2026-05-28)
@@ -983,105 +983,175 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę na temat budowy, działania, możliwości i ograniczeń układów kogeneracjnych i trigeneracyjnych. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zaliczenie pisemne wykładów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę na temat budowy, działania, możliwości i ograniczeń układów kogeneracjnych i trigeneracyjnych. </w:t>
+        <w:t xml:space="preserve">Posiada wiedzę na temat zasad projektowania i wymagań prawnych dotyczących elementów składowych instalacji chłodniczych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zaliczenie pisemne wykładów</w:t>
+        <w:t xml:space="preserve">Zaliczenie pisemne wykładów, projekt instalacji wody lodowej </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W08</w:t>
+        <w:t xml:space="preserve">IS_W08, IS_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1092,120 +1162,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę na temat zasad projektowania i wymagań prawnych dotyczących elementów składowych instalacji chłodniczych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne wykładów, projekt instalacji wody lodowej</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">Zaliczenie pisemne wykładów, projekt instalacji wody lodowej </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W08, IS_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>