--- v6 (2026-05-28)
+++ v7 (2026-06-19)
@@ -983,51 +983,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę na temat budowy, działania, możliwości i ograniczeń układów kogeneracjnych i trigeneracyjnych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1107,51 +1107,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne wykładów, projekt instalacji wody lodowej </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W08, IS_W10</w:t>
+        <w:t xml:space="preserve">IS_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>