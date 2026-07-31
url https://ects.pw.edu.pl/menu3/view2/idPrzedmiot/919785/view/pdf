--- v7 (2026-06-19)
+++ v8 (2026-07-31)
@@ -1107,51 +1107,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne wykładów, projekt instalacji wody lodowej </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W08</w:t>
+        <w:t xml:space="preserve">IS_W08, IS_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>