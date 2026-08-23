--- v8 (2026-07-31)
+++ v9 (2026-08-23)
@@ -1263,51 +1263,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -1343,51 +1343,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dobrać odpowiednie elementy składowe systemów chłodniczych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>