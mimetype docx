--- v1 (2026-04-17)
+++ v2 (2026-09-26)
@@ -753,201 +753,201 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykłady: pisemne zaliczenie, ćwiczenia: samodzielne opracowanie wybranego zagadnienia z problematyki zaopatrzenia w energię oraz związanego z nim wpływu procesów energetycznych na środowisko– prezentacja tematu, poprowadzenie dyskusji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W05, K_W19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada ogólną orientację w aktualnych trendach rozwojowych w zakresie efektywności energetycznej w instalacjach przemysłowych i budownictwie, w tym wiedzę dotyczącą zrównoważonego rozwoju systemów energetycznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wykłady: pisemne zaliczenie, ćwiczenia: samodzielne opracowanie wybranego zagadnienia z problematyki zaopatrzenia w energię oraz związanego z nim wpływu procesów energetycznych na środowisko– prezentacja tematu, poprowadzenie dyskusji</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W19, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada ogólną orientację w aktualnych trendach rozwojowych w zakresie efektywności energetycznej w instalacjach przemysłowych i budownictwie, w tym wiedzę dotyczącą zrównoważonego rozwoju systemów energetycznych.</w:t>
+        <w:t xml:space="preserve">Potrafi pozyskiwać i rozumie informacje z literatury, baz danych i innych źródeł dotyczącej racjonalizacji zużycia energii; potrafi interpretować uzyskane informacje, oraz oceniać ich rzetelność i wyciągać z nich wnioski, formułować i uzasadniać opinie. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykłady: pisemne zaliczenie, ćwiczenia: samodzielne opracowanie wybranego zagadnienia z problematyki zaopatrzenia w energię oraz związanego z nim wpływu procesów energetycznych na środowisko– prezentacja tematu, poprowadzenie dyskusji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W19, K_W05</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">K_U01, K_U06</w:t>
+        <w:t xml:space="preserve">K_U06, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>