--- v3 (2026-02-02)
+++ v4 (2026-05-06)
@@ -745,51 +745,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie egzaminu, ćwiczeń projektowych i laboratoriów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W09, K_W07</w:t>
+        <w:t xml:space="preserve">K_W09, K_W07, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1186,51 +1186,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie ćwiczeń projektowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U23, K_U21, K_U24</w:t>
+        <w:t xml:space="preserve">K_U24, K_U23, K_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>