--- v2 (2026-03-21)
+++ v3 (2026-07-26)
@@ -771,51 +771,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny.
 Obrona projektu.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W09, K_W08, K_W07</w:t>
+        <w:t xml:space="preserve">K_W09, K_W08, K_W07, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1066,51 +1066,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Przeprowadzenie badań i prezentacja wyników, obrona sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U19, K_U16, K_U15</w:t>
+        <w:t xml:space="preserve">K_U15, K_U19, K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>