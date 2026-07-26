--- v4 (2026-05-08)
+++ v5 (2026-07-26)
@@ -900,67 +900,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Praca bieżąca na ćwiczeniach komputerowych. Rozwiązanie zadanych zadań z wykorzystaniem oprogramowania do obliczeń inżynierskich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U03, IS_U01</w:t>
+        <w:t xml:space="preserve">IS_U01, IS_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi korzystać z pakietów inżynierskiego oprogramowania przy doborze i projektowaniu obiektów i urządzeń do odzysku i unieszkodliwiania odpadów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>