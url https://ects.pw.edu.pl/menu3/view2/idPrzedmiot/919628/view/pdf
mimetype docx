--- v5 (2026-07-26)
+++ v6 (2026-09-04)
@@ -916,51 +916,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U01, IS_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi korzystać z pakietów inżynierskiego oprogramowania przy doborze i projektowaniu obiektów i urządzeń do odzysku i unieszkodliwiania odpadów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -970,51 +970,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Praca bieżąca na ćwiczeniach komputerowych. Rozwiązanie zadanych zadań z wykorzystaniem oprogramowania do tworzenia grafiki i obliczeń inżynierskich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U04, IS_U05</w:t>
+        <w:t xml:space="preserve">IS_U05, IS_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>