--- v3 (2026-03-21)
+++ v4 (2026-04-15)
@@ -984,51 +984,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin w formie pisemnej.
 Przeprowadzenie badań i prezentacja ich wyników.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U10, IS_U12</w:t>
+        <w:t xml:space="preserve">IS_U12, IS_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1205,67 +1205,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Przeprowadzenie badań i prezentacja ich wyników.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_K02, IS_K01</w:t>
+        <w:t xml:space="preserve">IS_K01, IS_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KR, P6U_K, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KK, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość konieczności przestrzegania zasad etyki zawodowej oraz odpowiedzialności za realizowane zadania związane z pracą zespołową.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>