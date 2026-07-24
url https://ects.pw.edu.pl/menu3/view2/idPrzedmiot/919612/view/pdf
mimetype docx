--- v4 (2026-04-15)
+++ v5 (2026-07-24)
@@ -984,51 +984,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin w formie pisemnej.
 Przeprowadzenie badań i prezentacja ich wyników.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U12, IS_U10</w:t>
+        <w:t xml:space="preserve">IS_U10, IS_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1141,51 +1141,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UO, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>