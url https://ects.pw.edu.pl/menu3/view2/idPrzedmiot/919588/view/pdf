--- v6 (2026-05-07)
+++ v7 (2026-08-15)
@@ -1063,67 +1063,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny z wykładów. Uczestniczenie w ćwiczeniach laboratoryjnych, sporządzenie i zaliczenie sprawozdania z każdego ćwiczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U05, IS_U06, IS_U19</w:t>
+        <w:t xml:space="preserve">IS_U19, IS_U05, IS_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>
@@ -1143,67 +1143,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny z wykładów. Uczestniczenie w ćwiczeniach laboratoryjnych, sporządzenie i zaliczenie sprawozdania z każdego ćwiczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_K03, IS_K01</w:t>
+        <w:t xml:space="preserve">IS_K01, IS_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KR, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KK, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość, że właściwy dobór materiałów na urządzenia ma wpływ na środowisko oraz ekonomiczna stronę projektów konstrukcji inżynierskich w ciepłownictwie, ogrzewnictwie i wentylacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>