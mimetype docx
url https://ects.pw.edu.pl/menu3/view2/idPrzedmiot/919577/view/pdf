--- v5 (2026-06-06)
+++ v6 (2026-09-25)
@@ -813,51 +813,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia z ćwiczeń audytoryjnych, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W01, IS_W04, IS_W10</w:t>
+        <w:t xml:space="preserve">IS_W10, IS_W01, IS_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>