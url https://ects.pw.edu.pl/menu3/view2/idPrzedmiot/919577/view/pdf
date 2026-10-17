--- v6 (2026-09-25)
+++ v7 (2026-10-17)
@@ -813,51 +813,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia z ćwiczeń audytoryjnych, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W10, IS_W01, IS_W04</w:t>
+        <w:t xml:space="preserve">IS_W04, IS_W10, IS_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -979,51 +979,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi, przy rozwiązywaniu zadań inżynierskich, dostrzegać ich aspekty praktyczne w zastosowaniu do inżynierii środowiska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>