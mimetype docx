--- v4 (2026-03-28)
+++ v5 (2026-05-06)
@@ -776,51 +776,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada podstawową wiedzę o aktualnych kierunkach rozwoju i modernizacji w zakresie systemów ciepłowniczych lub systemów ogrzewania, lub systemów  klimatyzacji, lub systemów gazowych,  lub zaopatrzenia w wodę, odprowadzania ścieków oraz inżynierii wodnej , lub gospodarki odpadami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>