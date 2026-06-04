--- v5 (2026-05-06)
+++ v6 (2026-06-04)
@@ -776,51 +776,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada podstawową wiedzę o aktualnych kierunkach rozwoju i modernizacji w zakresie systemów ciepłowniczych lub systemów ogrzewania, lub systemów  klimatyzacji, lub systemów gazowych,  lub zaopatrzenia w wodę, odprowadzania ścieków oraz inżynierii wodnej , lub gospodarki odpadami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -996,51 +996,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U04, IS_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wybrać i zastosować odpowiednie materiały na urządzenia i instalacje stosowane w ciepłownictwie lub ogrzewnictwie, lub klimatyzacji, lub gazownictwie, lub systemach wodociągowych i kanalizacyjnych., lub inżynierii wodnej,   lub gospodarki odpadami i oczyszczania terenów zurbanizowanych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>