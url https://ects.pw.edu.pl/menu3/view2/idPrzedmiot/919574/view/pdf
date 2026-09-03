--- v6 (2026-06-04)
+++ v7 (2026-09-03)
@@ -980,67 +980,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ćwiczenia laboratoryjne: przygotowanie teoretyczne do wykonywanych ćwiczeń laboratoryjnych (metodyka badań, sposób oceny uzyskanych wyników). Czynne uczestnictwo w prowadzonych badaniach, rejestracja, obliczanie i ocena uzyskanych wyników. Sporządzenie oraz obrona sprawozdań z poszczególnych ćwiczeń laboratoryjnych, pozytywne zaliczenie sprawdzianu końcowego. ćwiczenia projektowe: sporządzenie oraz obrona projektu budynku mieszkalno-magazynowego, pozytywne zaliczenie sprawdzianu końcowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U04, IS_U14</w:t>
+        <w:t xml:space="preserve">IS_U14, IS_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wybrać i zastosować odpowiednie materiały na urządzenia i instalacje stosowane w ciepłownictwie lub ogrzewnictwie, lub klimatyzacji, lub gazownictwie, lub systemach wodociągowych i kanalizacyjnych., lub inżynierii wodnej,   lub gospodarki odpadami i oczyszczania terenów zurbanizowanych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>