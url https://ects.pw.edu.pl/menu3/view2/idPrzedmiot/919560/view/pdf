--- v5 (2026-03-21)
+++ v6 (2026-04-13)
@@ -955,51 +955,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozmowa z Opiekunem Praktyk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U05, IS_U07, IS_U20</w:t>
+        <w:t xml:space="preserve">IS_U07, IS_U20, IS_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>