--- v6 (2026-04-13)
+++ v7 (2026-06-04)
@@ -955,67 +955,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozmowa z Opiekunem Praktyk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U07, IS_U20, IS_U05</w:t>
+        <w:t xml:space="preserve">IS_U05, IS_U07, IS_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi, przy rozwiązywaniu zadań inżynierskich, dostrzegać ich aspekty praktyczne w obszarze inżynierii sanitarnej i wodnej, potrafi wykonywać zadania  poprzez dobór oraz stosowanie właściwych metod i narzędzi, w tym zaawansowanych technik informacyjno-komunikacyjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1025,67 +1025,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozmowa z Opiekunem Praktyk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U05, IS_U11, IS_U19</w:t>
+        <w:t xml:space="preserve">IS_U19, IS_U05, IS_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi komunikować się na tematy specjalistyczne ze zróżnicowanymi kręgami odbiorców, w tym prowadzić debatę w zakresie problemów właściwych dla inżynierii środowiska. Absolwent ma umiejętność pracy zespołowej, potrafi współpracować z ekspertami o różnych kompetencjach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1245,67 +1245,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozmowa z Opiekunem Praktyk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_K01, IS_K03</w:t>
+        <w:t xml:space="preserve">IS_K03, IS_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KK, I.P6S_KR</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KR, I.P6S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość odpowiedzialnego pełnienia ról zawodowych z uwzględnieniem zmieniających się potrzeb społecznych, w tym rozwijania dorobku zawodowego oraz przestrzegania i rozwijania zasad etyki zawodowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>