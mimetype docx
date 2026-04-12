--- v3 (2026-01-13)
+++ v4 (2026-04-12)
@@ -770,51 +770,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin pisemny z wykładów </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W20, IS_W07</w:t>
+        <w:t xml:space="preserve">IS_W07, IS_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1076,51 +1076,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opisać przebieg i ocenić efektywność procesów jednostkowych (fizycznych, chemicznych i biologicznych) realizowanych  w układach technologicznych oczyszczania ścieków komunalnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1200,67 +1200,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawozdania z kolejnych ćwiczeń laboratoryjnych, kolokwium końcowe na zajęciach laboratoryjnych, egzamin pisemny z wykładów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U05, IS_U16</w:t>
+        <w:t xml:space="preserve">IS_U16, IS_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzić ocenę skuteczności technologicznej określonego urządzenia wchodzącego w skład całego układu technologicznego. Potrafi dokonać całościowej analizy wyników oczyszczania ścieków, odnosząc się do obowiązujących przepisów prawnych oraz napisać raport z przeprowadzonych samodzielnie badań formułując wnioski końcowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>