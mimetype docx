--- v4 (2026-04-12)
+++ v5 (2026-05-08)
@@ -1200,67 +1200,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawozdania z kolejnych ćwiczeń laboratoryjnych, kolokwium końcowe na zajęciach laboratoryjnych, egzamin pisemny z wykładów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U16, IS_U05</w:t>
+        <w:t xml:space="preserve">IS_U05, IS_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzić ocenę skuteczności technologicznej określonego urządzenia wchodzącego w skład całego układu technologicznego. Potrafi dokonać całościowej analizy wyników oczyszczania ścieków, odnosząc się do obowiązujących przepisów prawnych oraz napisać raport z przeprowadzonych samodzielnie badań formułując wnioski końcowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>