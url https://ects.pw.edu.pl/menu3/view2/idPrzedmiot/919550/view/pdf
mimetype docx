--- v5 (2026-05-08)
+++ v6 (2026-07-25)
@@ -1216,51 +1216,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U05, IS_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzić ocenę skuteczności technologicznej określonego urządzenia wchodzącego w skład całego układu technologicznego. Potrafi dokonać całościowej analizy wyników oczyszczania ścieków, odnosząc się do obowiązujących przepisów prawnych oraz napisać raport z przeprowadzonych samodzielnie badań formułując wnioski końcowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>