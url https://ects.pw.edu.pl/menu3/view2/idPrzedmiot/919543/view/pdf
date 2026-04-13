--- v3 (2026-03-21)
+++ v4 (2026-04-13)
@@ -810,51 +810,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe dla części wykładowej, ocena umiejętności wykorzystania pozyskanej wiedzy w procesie projektowania instalacji hydrantowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W12, IS_W13</w:t>
+        <w:t xml:space="preserve">IS_W13, IS_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1040,67 +1040,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Odpowiedź ustna na obronie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_K02, IS_K01</w:t>
+        <w:t xml:space="preserve">IS_K01, IS_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KR, P6U_K, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KK, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość wagi formułowanych przez siebie wniosków w kontekście podejmowania decyzji o wyborze sposobu ochrony przeciwpożarowej oraz staranności wykonania projektu instalacji hydrantowej i wpływie jej nieskutecznego działania na życie i zdrowie ludzi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>