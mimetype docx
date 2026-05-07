--- v4 (2026-04-13)
+++ v5 (2026-05-07)
@@ -810,51 +810,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe dla części wykładowej, ocena umiejętności wykorzystania pozyskanej wiedzy w procesie projektowania instalacji hydrantowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W13, IS_W12</w:t>
+        <w:t xml:space="preserve">IS_W12, IS_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -906,51 +906,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U05, IS_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeanalizować i wykorzystać odpowiednie przepisy obowiązujące na terenie Polski określające wymagania stawianie instalacjom przeciwpożarowym. Posiada wiedzę o istniejących szczegółowych wytycznych do projektowania instalacji przeciwpożarowych wybieranych przez firmy ubezpieczeniowe lub inwestorów. Zna i rozumie specyfikę działania półstałych i stałych urządzeń gaśniczych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>