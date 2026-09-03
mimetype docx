--- v6 (2026-06-04)
+++ v7 (2026-09-03)
@@ -756,51 +756,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W08, IS_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę w podstawowym zakresie ochrony przeciwpożarowej budynku instalacjami wodnymi. Ma podbudowaną teoretycznie wiedzę w zakresie wymagań stawianych instalacjom przeciwpożarowym. Posiada wiedzę z zakresu projektowania prostych w budowie geometrycznej instalacji hydrantowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -826,51 +826,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W12, IS_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P7S_WG, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>