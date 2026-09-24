--- v6 (2026-06-04)
+++ v7 (2026-09-24)
@@ -889,67 +889,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie wykładu </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U15, IS_U17, IS_U21</w:t>
+        <w:t xml:space="preserve">IS_U21, IS_U15, IS_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ocenić możliwość zastosowania metod biologicznych w inżynierii środowiska oraz dokonać krytycznej analizy sposobu funkcjonowania istniejących rozwiązań biotechnologicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -975,51 +975,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U16, IS_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UO, I.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie ocenić przebieg eliminacji zanieczyszczeń na drodze biologicznej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1195,51 +1195,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">I.P6S_KK, P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi współdziałać i pracować w grupie, przyjmując w niej różne role i realizując określone wydzielone z całości zadania, rozumiejąc ich wagę.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>