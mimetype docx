--- v7 (2026-09-24)
+++ v8 (2026-10-19)
@@ -889,67 +889,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie wykładu </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U21, IS_U15, IS_U17</w:t>
+        <w:t xml:space="preserve">IS_U15, IS_U17, IS_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ocenić możliwość zastosowania metod biologicznych w inżynierii środowiska oraz dokonać krytycznej analizy sposobu funkcjonowania istniejących rozwiązań biotechnologicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1045,51 +1045,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U16, IS_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, III.P6S_UW.o, P6U_U, I.P6S_UO, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przygotować raport z wykonanych badań biotechnologicznych zawierający opis zastosowanych metod i uzyskane wyniki oraz wyciągnąć wnioski.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1195,51 +1195,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KK, P6U_K</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi współdziałać i pracować w grupie, przyjmując w niej różne role i realizując określone wydzielone z całości zadania, rozumiejąc ich wagę.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>