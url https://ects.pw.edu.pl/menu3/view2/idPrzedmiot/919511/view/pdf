--- v3 (2026-06-05)
+++ v4 (2026-10-19)
@@ -1130,341 +1130,341 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi projektować, realizować i eksploatować elementy systemu ogrzewczego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykład - egzamin. Ćwiczenia audytoryjne - 2 kolowia. Ćwiczenia projektowe - wykonanie i obrona 2 projektów instalacji centralnego ogrzewania. Laboratorium - wykonanie pomiarów na stoiskach badawczych zakończone sprawozdaniami i ich obroną.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi projektować, realizować i eksploatować elementy systemu ogrzewczego.</w:t>
+        <w:t xml:space="preserve">Rozumie potrzebę ciągłego dokształcania się i podnoszenia kompetencji zawodowych i osobistych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład - egzamin. Ćwiczenia audytoryjne - 2 kolowia. Ćwiczenia projektowe - wykonanie i obrona 2 projektów instalacji centralnego ogrzewania. Laboratorium - wykonanie pomiarów na stoiskach badawczych zakończone sprawozdaniami i ich obroną.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U18</w:t>
+        <w:t xml:space="preserve">IS_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka K01: </w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie potrzebę ciągłego dokształcania się i podnoszenia kompetencji zawodowych i osobistych.</w:t>
+        <w:t xml:space="preserve">Ma świadomość wagi pozatechnicznych aspektów i skutków działalności inżynierskiej, w tym jej wpływu na środowisko i związanej z tym odpowiedzialności za podejmowane decyzje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład - egzamin. Ćwiczenia audytoryjne - 2 kolowia. Ćwiczenia projektowe - wykonanie i obrona 2 projektów instalacji centralnego ogrzewania. Laboratorium - wykonanie pomiarów na stoiskach badawczych zakończone sprawozdaniami i ich obroną.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_K01</w:t>
+        <w:t xml:space="preserve">IS_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KK</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka K02: </w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma świadomość wagi pozatechnicznych aspektów i skutków działalności inżynierskiej, w tym jej wpływu na środowisko i związanej z tym odpowiedzialności za podejmowane decyzje.</w:t>
+        <w:t xml:space="preserve">Ma świadomość konieczności działania w sposób profesjonalny i przestrzegania zasad etyki zawodowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład - egzamin. Ćwiczenia audytoryjne - 2 kolowia. Ćwiczenia projektowe - wykonanie i obrona 2 projektów instalacji centralnego ogrzewania. Laboratorium - wykonanie pomiarów na stoiskach badawczych zakończone sprawozdaniami i ich obroną.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_K02</w:t>
+        <w:t xml:space="preserve">IS_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_K, I.P6S_KR</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_KR, P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość odpowiedzialności za wspólnie realizowane zadania, związane z pracą zespołową </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>