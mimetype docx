--- v4 (2026-03-20)
+++ v5 (2026-05-07)
@@ -1140,51 +1140,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -1220,51 +1220,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dobrać typowe urządzenia stosowane w ciepłownictwie, ogrzewnic-twie, klimatyzacji lub w systemach wodociągowych i kanalizacyjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1774,67 +1774,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekty zespołowe, prezentacje indywidualne i zespołowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_K04, IS_K02</w:t>
+        <w:t xml:space="preserve">IS_K02, IS_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KK, P6U_K, I.P6S_KR</w:t>
+        <w:t xml:space="preserve">I.P6S_KR, P6U_K, I.P6S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość konieczności działania w sposób profesjonalny i przestrzegania zasad etyki zawodowej. Potrafi przekazać informacje techniczne w sposób powszechnie zrozumiały, posiada umiejętność przygotowania wystąpień ustnych, w języku polskim i języku obcym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>