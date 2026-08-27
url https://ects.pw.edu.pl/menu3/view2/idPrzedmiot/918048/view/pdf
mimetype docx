--- v1 (2025-11-26)
+++ v2 (2026-08-27)
@@ -885,51 +885,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium zaliczeniowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M1_W09</w:t>
+        <w:t xml:space="preserve">M1_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EW3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma wiedzę na temat metod podnoszenia sprawności siłowni cieplnych													</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium zaliczeniowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">M1_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -956,621 +1026,551 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium zaliczeniowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">M1_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EW4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">posiada wiedzę na temat uwarunkowań energetyki na tle ochrony środowiska. Zna metody ochrony powietrza atmosferycznego stosowane w energetyce.									</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium zaliczeniowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">M1_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EW4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">posiada wiedzę na temat uwarunkowań energetyki na tle ochrony środowiska. Zna metody ochrony powietrza atmosferycznego stosowane w energetyce.									</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium zaliczeniowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">M1_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka EW3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma wiedzę na temat metod podnoszenia sprawności siłowni cieplnych													</w:t>
+        <w:t xml:space="preserve">																	Posiada umiejętność zaproponowania rozwiązania mającego na celu podniesienie sprawności prostego układu siłowni cieplnej																									</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium zaliczeniowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M1_W10</w:t>
+        <w:t xml:space="preserve">M1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka EW4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka EU1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">posiada wiedzę na temat uwarunkowań energetyki na tle ochrony środowiska. Zna metody ochrony powietrza atmosferycznego stosowane w energetyce.									</w:t>
+        <w:t xml:space="preserve">																	Posiada umiejętność zaproponowania rozwiązania mającego na celu podniesienie sprawności prostego układu siłowni cieplnej																									</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium zaliczeniowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M1_W09</w:t>
+        <w:t xml:space="preserve">M1_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka EW4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka EU1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">posiada wiedzę na temat uwarunkowań energetyki na tle ochrony środowiska. Zna metody ochrony powietrza atmosferycznego stosowane w energetyce.									</w:t>
+        <w:t xml:space="preserve">																	Posiada umiejętność zaproponowania rozwiązania mającego na celu podniesienie sprawności prostego układu siłowni cieplnej																									</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium zaliczeniowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M1_W10</w:t>
+        <w:t xml:space="preserve">M1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka EU1: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																	Posiada umiejętność zaproponowania rozwiązania mającego na celu podniesienie sprawności prostego układu siłowni cieplnej																									</w:t>
+        <w:t xml:space="preserve">umie pracować w grupie i prezentować swoje wyniki 											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium zaliczeniowe</w:t>
+        <w:t xml:space="preserve">prezentacja, wypowiedz ustna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M1_U01</w:t>
+        <w:t xml:space="preserve">M1_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka EU1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka EU2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																	Posiada umiejętność zaproponowania rozwiązania mającego na celu podniesienie sprawności prostego układu siłowni cieplnej																									</w:t>
+        <w:t xml:space="preserve">umie pracować w grupie i prezentować swoje wyniki 											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium zaliczeniowe</w:t>
+        <w:t xml:space="preserve">prezentacja, wypowiedz ustna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M1_U19</w:t>
-[...138 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">M1_U07</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">M1_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>