--- v2 (2026-03-20)
+++ v3 (2026-05-02)
@@ -794,185 +794,185 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I2_W01, I2_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe algorytmy optymalizacji statycznej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin, kolokwium, punktowana ocena wykonanych podczas laboratorium programów w Matlabie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I2_W01, I2_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe algorytmy optymalizacji statycznej</w:t>
+        <w:t xml:space="preserve">Potrafi skonstruować i zaimplementować algorytm dla danego problemu optymalizacyjnego i ocenić jego efektywność</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin, kolokwium, punktowana ocena wykonanych podczas laboratorium programów w Matlabie</w:t>
+        <w:t xml:space="preserve">kolokwium, punktowana ocena wykonanych podczas laboratorium programów w Matlabie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I2_W01, I2_W02</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">I2_U03, I2_U07, I2_U01</w:t>
+        <w:t xml:space="preserve">I2_U01, I2_U03, I2_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>