--- v3 (2026-02-03)
+++ v4 (2026-04-12)
@@ -826,51 +826,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena wykonanych programów wraz z ich dyskusją</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I2_U01, I2_U02, I2_U03, I2CC_U04</w:t>
+        <w:t xml:space="preserve">I2_U02, I2_U03, I2CC_U04, I2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>