--- v5 (2026-06-17)
+++ v6 (2026-07-08)
@@ -896,51 +896,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena wykonanych programów wraz z ich dyskusją</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I2_U01, I2_U02, I2CC_U01</w:t>
+        <w:t xml:space="preserve">I2CC_U01, I2_U01, I2_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -966,51 +966,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena wykonanych programów wraz z ich dyskusją</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I2_U16**, I2CC_U01, I2CC_U06, I2CC_U02, I2CC_U03, I2CC_U04, I2_U02, I2_U03, I2_U04, I2_U11, I2_U13, I2_U15**</w:t>
+        <w:t xml:space="preserve">I2_U02, I2_U03, I2_U04, I2_U11, I2_U13, I2_U15**, I2_U16**, I2CC_U01, I2CC_U06, I2CC_U02, I2CC_U03, I2CC_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>