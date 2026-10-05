--- v7 (2026-08-23)
+++ v8 (2026-10-05)
@@ -12,803 +12,803 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Nazwa przedmiotu: </w:t>
+        <w:t xml:space="preserve">Name of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pakiety matematyczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Koordynator przedmiotu: </w:t>
+        <w:t xml:space="preserve">Coordinator of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">dr inż. Łukasz Błaszczyk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Status przedmiotu: </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">Program: </w:t>
+        <w:t xml:space="preserve">Type of course: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Compulsory</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Level of education: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">First cycle studies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programme: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matematyka i Analiza Danych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Grupa przedmiotów: </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Kod przedmiotu: </w:t>
+        <w:t xml:space="preserve">Group of courses: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Code of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1120-MAD00-LSP-023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Semestr nominalny: </w:t>
+        <w:t xml:space="preserve">Nominal semester: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">3 / rok ak. 2023/2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Liczba punktów ECTS: </w:t>
+        <w:t xml:space="preserve">Number of ECTS credits: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Liczba godzin pracy studenta związanych z osiągnięciem efektów uczenia się: </w:t>
+        <w:t xml:space="preserve">Number of hours of student’s work to achieve learning outcomes: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1. godziny kontaktowe – 48 h; w tym
 	a) obecność na laboratoriach – 30 h
 	b) obecność na zajęciach projektowych – 15 h
 	c) konsultacje – 3 h
 2. praca własna studenta – 50 h; w tym
 	a) przygotowanie do zajęć laboratoryjnych – 25 h
 	b) przygotowanie projektu – 15 h
 	c) przygotowanie zadań projektowych – 10 h
 Razem 98 h, co odpowiada 4 pkt. ECTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Liczba punktów ECTS na zajęciach wymagających bezpośredniego udziału nauczycieli akademickich: </w:t>
+        <w:t xml:space="preserve">Number of ECTS credits on the course with direct participation of academic teacher: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a) obecność na laboratoriach – 30 h
 b) obecność na zajęciach projektowych – 15 h
 c) konsultacje – 3 h
 Razem 48 h, co odpowiada 2 pkt. ECTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Język prowadzenia zajęć: </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Liczba punktów ECTS, którą student uzyskuje w ramach zajęć o charakterze praktycznym: </w:t>
+        <w:t xml:space="preserve">Language of course: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">polish</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Number of ECTS credits on practical activities on the course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a) obecność na laboratoriach – 30 h
 b) obecność na zajęciach projektowych – 15 h
 c) przygotowanie do zajęć laboratoryjnych – 25 h
 d) przygotowanie rozwiązań prac domowych – 15 h
 e) przygotowanie -zadań projektowych – 10 h
 Razem 98 h, co odpowiada 4 pkt. ECTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Formy zajęć i ich wymiar w semestrze: </w:t>
+        <w:t xml:space="preserve">Form of didactic studies and number of hours per semester: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2200" w:type="dxa"/>
         <w:gridCol w:w="2200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="2500" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Wykład: </w:t>
+              <w:t xml:space="preserve">Lecture: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ćwiczenia: </w:t>
+              <w:t xml:space="preserve">Exercise type of course: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laboratorium: </w:t>
+              <w:t xml:space="preserve">Laboratory: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Projekt: </w:t>
+              <w:t xml:space="preserve">Project type of course: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lekcje komputerowe: </w:t>
+              <w:t xml:space="preserve">Computer lessons: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Wymagania wstępne: </w:t>
+        <w:t xml:space="preserve">Preliminary requirements: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podstawy programowania i przetwarzania danych, 
 Analiza matematyczna 1 i 2, 
 Algebra liniowa z geometrią 1 i 2, 
 Równania różniczkowe zwyczajne (równolegle z tym przedmiotem)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Limit liczby studentów: </w:t>
+        <w:t xml:space="preserve">Limit of students: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Cel przedmiotu: </w:t>
+        <w:t xml:space="preserve">Purpose of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zapoznanie z pakietami do obliczeń matematycznych (symbolicznych i numerycznych) oraz wykorzystanie ich do wybranych praktycznych zagadnień analizy danych, analizy matematycznej i algebry liniowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Treści kształcenia: </w:t>
+        <w:t xml:space="preserve">Contents of education: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Laboratorium (15x2h):
 Laboratorium będzie podzielone na trzy niezależne części odpowiadające różnym pakietom matematycznym: Microsoft Excel, Wolfram Mathematica oraz MATLAB.
 Microsoft Excel (4x2h):
 1. Wprowadzenie do Microsoft Excel: Zapoznanie się ze środowiskiem, praca z skoroszytem, arkuszami i komórkami, import/eksport danych z zewnętrznych źródeł, przetwarzanie danych, tabela przestawna, tworzenie wykresów.
 2. Makra i Visual Basic: typy danych, procedury, funkcje, instrukcje warunkowe, pętle, praca z obiektami MS Excel, tworzenie bibliotek w postaci tzw. dodatków.
 3. Zastosowanie Solvera do numerycznego rozwiązywania równań, układów równań liniowych/nieliniowych. Wyznaczanie minimów funkcji, rozwiązywanie zagadnień optymalizacji z ograniczeniami np. zagadnienia programowania liniowego.
 4. Elementy całkowanie numerycznego, elementy analizy danych i modelowania. Od dyskretnych układów dynamicznych do równań różniczkowych zwyczajnych np. modele wzrostu populacji, rozwoju epidemii.
 Wolfram Mathematica (8x2h):
 1 – 2. Wprowadzenie do programu Mathematica: struktura dokumentu i przyjęte konwencje, podstawowe typy danych i operacje na nich, definiowanie zmiennych i użycie funkcji wbudowanych, operacje na plikach, import i eksport danych w innych formatach, wizualizacja wyników obliczeń w 2D i 3D, obiekty graficzne, podstawy programowania (instrukcje złożone, wyrażenia warunkowe i pętle).
 3. Podstawy algebry liniowej #1: równania algebraiczne, działania na macierzach, rozwiązywanie układów równań liniowych, wartości i wektory własne, wprowadzenie do obliczeń przybliżonych.
 4. Podstawy analizy matematycznej: ciągi i szeregi liczbowe, badanie własności funkcji, pochodne, całki (nieoznaczone i oznaczone, wielokrotne), szeregi potęgowe.
 5. Wprowadzenie do równań różniczkowych zwyczajnych: analiza jakościowa równań, portrety fazowe użycie wbudowanego solwera do znajdowania rozwiązań analitycznych i numerycznych, wprowadzenie do zagadnienia stabilności.
 6 – 7. Zastosowanie programu Mathematica w prostych zagadnieniach modelowania matematycznego: np. model wahadła matematycznego, zagadnienie N ciał, lub inne (wybrane w zależności od zainteresowań słuchaczy).
 8. Konstrukcja pakietów i zastosowanie do tworzenia własnych bibliotek.
 MATLAB (3x2h):
 1 – 2. Wprowadzenie do oprogramowania MATLAB: wykonywanie obliczeń i podstawy programowania z poziomu wiersza poleceń oraz tworzenie skryptów, podstawowe typy danych i operacje na nich, użycie funkcji wbudowanych i tworzenie własnych funkcji, wizualizacja wyników obliczeń w 2D i 3D, działania na macierzach i podstawowe operacje algebry liniowej.
 3. Podstawy algebry liniowej #2: liniowa niezależność wektorów, baza przestrzeni wektorowej, przekształcenia liniowe.
 Projekt (15h):
 W trakcie semestru studenci otrzymają dwa zespołowe zadania projektowe odpowiadające dwóm pierwszym częściom laboratorium.
 Microsoft Excel:
 Zadanie projektowe będzie dotyczyło wykorzystania programu Microsoft Excel rozwiązaniu zagadnień optymalizacji lub modelowania i analizy danych.
 Wolfram Mathematica:
 Zadanie projektowe będzie dotyczyło wykorzystania programu Mathematica w rozwiązaniu praktycznego zagadnienia związanego z równaniami różniczkowymi zwyczajnymi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Metody oceny: </w:t>
+        <w:t xml:space="preserve">Methods of evaluation: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena z laboratorium i projektu będzie wystawiona na podstawie indywidualnej pracy w laboratorium oraz dwóch zespołowych projektów.
 Przedmiot oceniany będzie w skali 0-100 punktów. Na ocenę będą składały się punkty za zadania wykonywane po ćwiczeniach laboratoryjnych z programu Excel (16 pkt.), Mathematica (32 pkt.) i MATLAB (12 pkt.) oraz zespołowe projekty z programu Excel (14 pkt.) i Mathematica (26 pkt.).
 Ocena będzie wystawiona według standardowej skali procentowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Egzamin: </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Literatura: </w:t>
+        <w:t xml:space="preserve">Exam: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">no</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Literature: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1.	W. Wrotek, Excel 2013 PL. Kurs, Helion 2013.
 2.	J. Walkenbach, Programowanie w VBA, Helion.
 3.	dokumentacja programu Wolfram Mathematica
 4.	dokumentacja oprogramowania MATLAB
 5.	notatki z analizy matematycznej, algebry liniowej i równań różniczkowych zwyczajnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Witryna www przedmiotu: </w:t>
+        <w:t xml:space="preserve">Website of the course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">http://pages.mini.pw.edu.pl/~blaszczykl/dydaktyka/PM.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Uwagi: </w:t>
+        <w:t xml:space="preserve">Notes: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Charakterystyki przedmiotowe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
-        <w:t>Profil ogólnoakademicki - wiedza</w:t>
+        <w:t>General academic profile - knowledge</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PM_W01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę o możliwościach współczesnych pakietów matematycznych  pozwalających na wykorzystanie ich w analizie  danych i ich wizualizacji. </w:t>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">ocena prac domowych, ocena zespołowego projektu</w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MAD1_W13, MAD1_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -816,509 +816,509 @@
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, II.X.P6S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PM_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę o możliwościach współczesnych pakietów matematycznych pozwalających na wykorzystanie ich do rozwiązania prostych zagadnień analizy matematycznej i algebry liniowej.</w:t>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">ocena prac domowych, ocena zespołowego projektu</w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MAD1_W02, MAD1_W03, MAD1_W04, MAD1_W11, MAD1_W14</w:t>
+        <w:t xml:space="preserve">MAD1_W03, MAD1_W04, MAD1_W11, MAD1_W14, MAD1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">II.X.P6S_WG.1, I.P6S_WG, II.X.P6S_WG.2, I.P6S_WK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PM_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MAD1_W02, MAD1_W08, MAD1_W11, MAD1_W14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.1, II.X.P6S_WG.2, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka PM_W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>General academic profile - skils</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PM_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę z zakresu zastosowania równań różniczkowych zwyczajnych do modelowania zjawisk fizycznych.</w:t>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">ocena prac domowych, ocena zespołowego projektu</w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MAD1_W11, MAD1_W14, MAD1_W02, MAD1_W08</w:t>
+        <w:t xml:space="preserve">MAD1_U13, MAD1_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.2, I.P6S_WK, II.X.P6S_WG.1</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UO, II.X.P6S_UW.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PM_U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MAD1_U15, MAD1_U02, MAD1_U12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UO, II.X.P6S_UW.2, I.P6S_UW, II.X.P6S_UW.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PM_U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MAD1_U07, MAD1_U12, MAD1_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, II.X.P6S_UW.1.o, I.P6S_UO, II.X.P6S_UW.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PM_U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MAD1_U02, MAD1_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, II.X.P6S_UW.1.o, II.X.P6S_UW.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka PM_U01: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>General academic profile - social competences</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PM_K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykorzystać współczesne pakiety matematyczne do obliczeń i prostej analizy danych i ich wizualizacji.</w:t>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
-[...298 lines deleted...]
-        <w:t xml:space="preserve">ocena zespołowego projektu</w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MAD1_K05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>