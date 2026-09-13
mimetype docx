--- v6 (2026-05-28)
+++ v7 (2026-09-13)
@@ -930,291 +930,361 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MAD1_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">II.X.P6S_WG.1, I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna prawa wielkich liczb oraz centralne twierdzenia graniczne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwia, egzamin pisemny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MAD1_W16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna prawa wielkich liczb oraz centralne twierdzenia graniczne</w:t>
+        <w:t xml:space="preserve">Zna podstawy ogólnej teorii miary i funkcji mierzalnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia, egzamin pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MAD1_W16</w:t>
+        <w:t xml:space="preserve">MAD1_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawy ogólnej teorii miary i funkcji mierzalnych</w:t>
+        <w:t xml:space="preserve">Potrafi obliczać prawdopodobieństwa  zdarzeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwia, egzamin pisemny</w:t>
+        <w:t xml:space="preserve">Kolokwia, egzamin pisemny, ocena punktowa aktywności na zajęciach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MAD1_W05</w:t>
+        <w:t xml:space="preserve">MAD1_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.1</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.X.P6S_UW.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi obliczać prawdopodobieństwa  zdarzeń.</w:t>
+        <w:t xml:space="preserve">Umie wyznaczać charakterystyki zmiennych losowych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia, egzamin pisemny, ocena punktowa aktywności na zajęciach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MAD1_U06</w:t>
+        <w:t xml:space="preserve">MAD1_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, II.X.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie wyznaczać charakterystyki zmiennych losowych. </w:t>
+        <w:t xml:space="preserve">Umie znajdować rozkłady funkcji zmiennych losowych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia, egzamin pisemny, ocena punktowa aktywności na zajęciach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1233,178 +1303,108 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, II.X.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie znajdować rozkłady funkcji zmiennych losowych. </w:t>
+        <w:t xml:space="preserve">Potrafi stosować twierdzenia graniczne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia, egzamin pisemny, ocena punktowa aktywności na zajęciach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MAD1_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, II.X.P6S_UW.1.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">II.X.P6S_UW.1.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>