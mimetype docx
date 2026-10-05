--- v7 (2026-09-13)
+++ v8 (2026-10-05)
@@ -12,1447 +12,1447 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Nazwa przedmiotu: </w:t>
+        <w:t xml:space="preserve">Name of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rachunek prawdopodobieństwa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Koordynator przedmiotu: </w:t>
+        <w:t xml:space="preserve">Coordinator of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dr Bartosz Kołodziejek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Status przedmiotu: </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">Program: </w:t>
+        <w:t xml:space="preserve">Type of course: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Compulsory</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Level of education: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">First cycle studies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programme: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matematyka i Analiza Danych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Grupa przedmiotów: </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Kod przedmiotu: </w:t>
+        <w:t xml:space="preserve">Group of courses: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Code of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1120-DS000-ISP-0234</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Semestr nominalny: </w:t>
+        <w:t xml:space="preserve">Nominal semester: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">3 / rok ak. 2023/2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Liczba punktów ECTS: </w:t>
+        <w:t xml:space="preserve">Number of ECTS credits: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Liczba godzin pracy studenta związanych z osiągnięciem efektów uczenia się: </w:t>
+        <w:t xml:space="preserve">Number of hours of student’s work to achieve learning outcomes: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1. godziny kontaktowe – 70 h; w tym
 	a) obecność na wykładach – 30 h
 	b) obecność na ćwiczeniach – 30 h
 	c) obecność na egzaminie – 5 h
 	d) konsultacje – 5 h
 2. praca własna studenta – 50 h; w tym
 	a) przygotowanie do ćwiczeń i do kolokwiów – 30 h
 	b) zapoznanie się z literaturą – 5 h
 	c) przygotowanie do egzaminu – 15 h
 Razem 125 h, co odpowiada 5 pkt. ECTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Liczba punktów ECTS na zajęciach wymagających bezpośredniego udziału nauczycieli akademickich: </w:t>
+        <w:t xml:space="preserve">Number of ECTS credits on the course with direct participation of academic teacher: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1. obecność na wykładach – 30 h
 2. obecność na ćwiczeniach – 30 h
 3. obecność na egzaminie – 5 h
 4. konsultacje – 5 h	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Język prowadzenia zajęć: </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">Formy zajęć i ich wymiar w semestrze: </w:t>
+        <w:t xml:space="preserve">Language of course: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">polish</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Number of ECTS credits on practical activities on the course: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Form of didactic studies and number of hours per semester: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2200" w:type="dxa"/>
         <w:gridCol w:w="2200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="2500" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Wykład: </w:t>
+              <w:t xml:space="preserve">Lecture: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ćwiczenia: </w:t>
+              <w:t xml:space="preserve">Exercise type of course: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laboratorium: </w:t>
+              <w:t xml:space="preserve">Laboratory: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Projekt: </w:t>
+              <w:t xml:space="preserve">Project type of course: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lekcje komputerowe: </w:t>
+              <w:t xml:space="preserve">Computer lessons: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Wymagania wstępne: </w:t>
+        <w:t xml:space="preserve">Preliminary requirements: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Analiza matematyczna 1 i 2, Algebra liniowa z geometrią, Matematyka dyskretna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Limit liczby studentów: </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Cel przedmiotu: </w:t>
+        <w:t xml:space="preserve">Limit of students: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Purpose of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zapoznanie studentów z podstawami rachunku prawdopodobieństwa i jego zastosowań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Treści kształcenia: </w:t>
+        <w:t xml:space="preserve">Contents of education: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1. Powtórka z kombinatoryki i elementarnego rachunku zbiorów.
 2. Przestrzeń zdarzeń elementarnych z przykładami jej opisu. Ogólna definicja prawdopodobieństwa. Zdarzenia losowe i ich opis.
 3. Prawdopodobieństwo klasyczne i geometryczne. Prawdopodobieństwo
 warunkowe, wzór Bayesa, niezależność zdarzeń, schemat Bernoulli'ego, lemat Borela-Cantelli'ego.
 4. Zmienne losowe i metody opisu ich rozkładów. Dystrybuanta.
 5. Miary dyskretne, absolutnie ciągłe i mieszane. Przegląd rozkładów dyskretnych i typu ciągłego.
 6. Niezależność zmiennych losowych. Zmienne wielowymiarowe.
 7. Wartość oczekiwana dla zmiennych prostych z przykładami. Wstęp do teorii miary oraz ogólna definicja wartości oczekiwanej.
 8. Funkcje zmiennych losowych i ich rozkłady.
 9. Kwantyle, momenty i wariancja zmiennej losowej. Nierówność Czebyszewa.
 10. Parametry wektora losowego i wielowymiarowy rozkład normalny.
 11. Definicja i podstawowe własności funkcji generujących momenty oraz funkcji charakterystycznej, związki z momentami.
 12. Słaba zbieżność rozkładów. 
 13. Centralne twierdzenie graniczne dla niezależnych zmiennych losowych i jego zastosowania.
 14. Słabe prawa wielkich liczb. Zbieżność prawie wszędzie. Mocne prawo wielkich liczb i jego konsekwencje dla statystyki.
 15. Warunkowa wartość oczekiwana.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Metody oceny: </w:t>
+        <w:t xml:space="preserve">Methods of evaluation: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ćwiczenia: pięć kartkówek w semestrze po 4 pkt, 
 dwa kolokwia (po 7 i po 14 ćwiczeniach) po 40 pkt, 
 dodatkowe punkty za aktywność na zajęciach.
 Egzamin: pisemny 100 pkt, w tym 50 pkt  za część zadaniową oraz 50 pkt  za część teoretyczną. Każdą z części 
 Z części zadaniowej można być zwolnionym jeśli z ćwiczeń zdobędzie się co najmniej 75 punktów. Wtedy za wynik z części zadaniowej uznaje się wynik z ćwiczeń podzielony przez 2.
 Jeśli student dostał mniej niż 75 punktów z ćwiczeń, to do jego wyniku z części zadaniowej dodawana (o ile jest dodatnia) jest część całkowita z ilorazu (X-40)/4, gdzie X to liczba punktów uzyskanych na ćwiczeniach.
 Żeby zaliczyć przedmiot należy przepołowić każdą z części egzaminu. Do zaliczenia przedmiotu liczy się wtedy jedynie suma punktów z części zadaniowej i teoretycznej egzaminu:
 od 51pkt – 3,0
 od 61pkt – 3,5
 od 71pkt – 4,0
 od 81pkt – 4,5
 od 91pkt – 5,0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Egzamin: </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Literatura: </w:t>
+        <w:t xml:space="preserve">Exam: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">yes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Literature: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1.	J. S. Rosenthal, A first look at rigorous probability theory, Second edition, World Scientific Publishing Co. Pte. Ltd. 2006
 2.	J.Jakubowski, R.Sztencel, Rachunek prawdopodobieństwa dla (prawie) każdego, SCRIPT 2002.
 3.	 J.Misiewicz, Wykłady z rachunku prawdopodobieństwa z zadaniami, SCRIPT 2005.
 4.	R. Bartoszyński, Magdalena Niewiadomska-Bugaj, Probability and Statistical Inference, Wiley-Interscience 2008.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Witryna www przedmiotu: </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Uwagi: </w:t>
+        <w:t xml:space="preserve">Website of the course: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notes: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Charakterystyki przedmiotowe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
-        <w:t>Profil ogólnoakademicki - wiedza</w:t>
+        <w:t>General academic profile - knowledge</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawy rachunku prawdopodobieństwa.</w:t>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Kolokwia, egzamin pisemny</w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MAD1_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">II.X.P6S_WG.1, I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MAD1_W16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna pojęcie zmiennej losowej i wektora losowego, metody ich opisu  oraz ich charakterystyki.</w:t>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Kolokwia, egzamin pisemny</w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MAD1_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe rozkłady prawdopodobieństwa.</w:t>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Kolokwia, egzamin pisemny</w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MAD1_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.X.P6S_WG.1, I.P6S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+        <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna prawa wielkich liczb oraz centralne twierdzenia graniczne</w:t>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Kolokwia, egzamin pisemny</w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MAD1_W16</w:t>
+        <w:t xml:space="preserve">MAD1_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>General academic profile - skils</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawy ogólnej teorii miary i funkcji mierzalnych</w:t>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Kolokwia, egzamin pisemny</w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MAD1_W05</w:t>
+        <w:t xml:space="preserve">MAD1_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.1</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.X.P6S_UW.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MAD1_U16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, II.X.P6S_UW.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MAD1_U16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, II.X.P6S_UW.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MAD1_U16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, II.X.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>General academic profile - social competences</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi obliczać prawdopodobieństwa  zdarzeń.</w:t>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
-[...298 lines deleted...]
-        <w:t xml:space="preserve">Kolokwia, egzamin pisemny, ocena punktowa aktywności na zajęciach.</w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MAD1_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>