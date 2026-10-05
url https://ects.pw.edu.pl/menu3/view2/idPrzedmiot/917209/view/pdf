--- v6 (2026-09-13)
+++ v7 (2026-10-05)
@@ -12,793 +12,793 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Nazwa przedmiotu: </w:t>
+        <w:t xml:space="preserve">Name of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matematyka dyskretna i elementy probabilistyki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Koordynator przedmiotu: </w:t>
+        <w:t xml:space="preserve">Coordinator of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prof. dr hab. Zbigniew Lonc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Status przedmiotu: </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">Program: </w:t>
+        <w:t xml:space="preserve">Type of course: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Compulsory</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Level of education: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">First cycle studies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programme: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matematyka i Analiza Danych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Grupa przedmiotów: </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">Semestr nominalny: </w:t>
+        <w:t xml:space="preserve">Group of courses: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Code of course: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nominal semester: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2 / rok ak. 2023/2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Liczba punktów ECTS: </w:t>
+        <w:t xml:space="preserve">Number of ECTS credits: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Liczba godzin pracy studenta związanych z osiągnięciem efektów uczenia się: </w:t>
+        <w:t xml:space="preserve">Number of hours of student’s work to achieve learning outcomes: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1. godziny kontaktowe – 70 h; w tym
 	a) obecność na wykładach – 30 h
 	b) obecność na ćwiczeniach – 30 h
 	c) obecność na egzaminie – 5 h
 	d) konsultacje – 5 h
 2. praca własna studenta – 55 h; w tym
 	a) przygotowanie do ćwiczeń i do kolokwiów – 35 h
 	b) zapoznanie się z literaturą – 5 h
 	c) przygotowanie do egzaminu – 15 h
 Razem 125 h, co odpowiada 5 pkt. ECTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Liczba punktów ECTS na zajęciach wymagających bezpośredniego udziału nauczycieli akademickich: </w:t>
+        <w:t xml:space="preserve">Number of ECTS credits on the course with direct participation of academic teacher: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1. obecność na wykładach – 30 h
 2. obecność na ćwiczeniach – 30 h
 3. obecność na egzaminie – 5 h
 4. konsultacje – 5 h
 Razem 70 h, co odpowiada 3 pkt. ECTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Język prowadzenia zajęć: </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">Formy zajęć i ich wymiar w semestrze: </w:t>
+        <w:t xml:space="preserve">Language of course: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">polish</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Number of ECTS credits on practical activities on the course: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Form of didactic studies and number of hours per semester: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2200" w:type="dxa"/>
         <w:gridCol w:w="2200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="2500" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Wykład: </w:t>
+              <w:t xml:space="preserve">Lecture: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ćwiczenia: </w:t>
+              <w:t xml:space="preserve">Exercise type of course: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laboratorium: </w:t>
+              <w:t xml:space="preserve">Laboratory: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Projekt: </w:t>
+              <w:t xml:space="preserve">Project type of course: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lekcje komputerowe: </w:t>
+              <w:t xml:space="preserve">Computer lessons: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Wymagania wstępne: </w:t>
+        <w:t xml:space="preserve">Preliminary requirements: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">brak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Limit liczby studentów: </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Cel przedmiotu: </w:t>
+        <w:t xml:space="preserve">Limit of students: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Purpose of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zapoznanie studenta z podstawowymi pojęciami i metodami kombinatoryki, teorii grafów oraz probabilistyki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Treści kształcenia: </w:t>
+        <w:t xml:space="preserve">Contents of education: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1)	Podstawy kombinatoryki
 a)	metody zliczania
 b)	zasada włączeń i wyłączeń
 c)	funkcje tworzące
 d)	rekurencja. 
 2)	Podstawy probabilistyki
 a)	dyskretna przestrzeń probabilistyczna
 b)	prawdopodobieństwo warunkowe, niezależność zdarzeń
 c)	zmienna losowa, wartość oczekiwana, wariancja, rozkład dwumianowy 
 3)	Podstawy teorii grafów
 a)	drzewa, najtańsze drzewo rozpinające
 b)	spójność grafów
 c)	cykle Eulera i Hamiltona
 d)	kolorowanie grafów
 e)	grafy planarne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Metody oceny: </w:t>
+        <w:t xml:space="preserve">Methods of evaluation: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ćwiczenia 40 pkt w tym 2 kolokwia po 16 pkt, 8 pkt aktywność na zajęciach. Egzamin pisemny 60 pkt.
 Do zaliczenia przedmiotu liczy się jedynie suma punktów z ćwiczeń i egzaminu:
 od 51 pkt – 3,0
 od 61 pkt – 3,5
 od 71 pkt – 4,0
 od 81 pkt – 4,5
 od 91 pkt – 5,0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Egzamin: </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Literatura: </w:t>
+        <w:t xml:space="preserve">Exam: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">yes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Literature: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1.V. Bryant "Aspekty kombinatoryki", WNT, 2007
 2. W. Lipski "Kombinatoryka dla programistów", WNT, 2009
 3. R.J. Wilson "Wprowadzenie do teorii grafów", Wydawnictwo Naukowe PWN, 2012
 4. Z. Palka, A. Ruciński "Wykłady z Kombinatoryki", WNT, 2007
 5. Z. Palka, A. Ruciński "Niekonstruktywne metody matematyki dyskretnej", WNT, 1996</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Witryna www przedmiotu: </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Uwagi: </w:t>
+        <w:t xml:space="preserve">Website of the course: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notes: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Charakterystyki przedmiotowe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
-        <w:t>Profil ogólnoakademicki - wiedza</w:t>
+        <w:t>General academic profile - knowledge</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MD_W01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna pojęcia kombinacji, permutacji, wariacji, zasadę włączeń i wyłączeń, zasadę Dirichleta. Zna pojęcia funkcji tworzącej i funkcji rekurencyjnej.</w:t>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Egzamin, kolokwia</w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MAD1_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -806,439 +806,439 @@
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MD_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna pojęcia grafu, podgrafu i podstawowe własności grafów. Zna pojęcia drzewa, cyklu, w tym cyklu Eulera i Hamiltona i podstawowe twierdzenia ich dotyczące. Zna pojęcia kolorowania grafu, liczby chromatycznej indeksu chromatycznego. Zna pojęcie grafu planarnego, Twierdzenie Kuratowskiego i problem 4 kolorów.</w:t>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Egzamin, kolokwia</w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MAD1_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">II.X.P6S_WG.1, I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MD_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MAD1_W15, MAD1_W16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka MD_W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>General academic profile - skils</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MD_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna pojęcia dyskretnej przestrzeni probabilistycznej, prawdopodobieństwa warunkowego, niezależności zdarzeń. Zna pojęcia zmiennej losowej oraz wartości oczekiwanej, wariancji i rozkładu dwumianowego zmiennej losowej.</w:t>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Egzamin, kolokwia</w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MAD1_W15, MAD1_W16</w:t>
+        <w:t xml:space="preserve">MAD1_U05, MAD1_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.1</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UK, II.X.P6S_UW.1.o, II.X.P6S_UW.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MD_U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MAD1_U05, MAD1_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UK, II.X.P6S_UW.1.o, II.X.P6S_UW.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka MD_U01: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>General academic profile - social competences</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MD_K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie posługiwać się zasadą dodawania, zasadą mnożenia, zasadą szufladkową do zliczania obiektów kombinatorycznych. Potrafi używać funkcji tworzących do zliczania obiektów kombinatorycznych. Umie wykorzystać metody zliczania do wyznaczania prawdopodobieństw. </w:t>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Egzamin, kolokwia</w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MAD1_U05, MAD1_U06</w:t>
+        <w:t xml:space="preserve">MAD1_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UK, II.X.P6S_UW.1.o, II.X.P6S_UW.2</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka MD_U02: </w:t>
+        <w:t xml:space="preserve">I.P6S_KK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MD_K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi przeanalizować definicję nowego pojęcia, przykład, dowód twierdzenia. Potrafi samodzielnie konstruować dowody prostych twierdzeń w dziedzinie teorii grafów oraz ocenić poprawność cudzego dowodu.</w:t>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
-[...158 lines deleted...]
-        <w:t xml:space="preserve">Egzamin, kolokwia</w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MAD1_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>