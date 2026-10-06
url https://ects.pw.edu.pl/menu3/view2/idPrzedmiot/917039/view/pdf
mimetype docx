--- v3 (2026-09-13)
+++ v4 (2026-10-06)
@@ -817,51 +817,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W07, K_W09, K_W12, K_W14, K_W15</w:t>
+        <w:t xml:space="preserve">K_W12, K_W14, K_W15, K_W07, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -967,51 +967,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U28, K_U01, K_U10, K_U13</w:t>
+        <w:t xml:space="preserve">K_U01, K_U10, K_U13, K_U28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>