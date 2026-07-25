--- v1 (2026-04-12)
+++ v2 (2026-07-25)
@@ -773,51 +773,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">praca na ćwiczeniach, zadanie domowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W06, K_W03</w:t>
+        <w:t xml:space="preserve">K_W03, K_W04, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -913,51 +913,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W06</w:t>
+        <w:t xml:space="preserve">K_W06, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1273,51 +1273,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">bieżąca ocena rozpoczęcia pracy z projektem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U11, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>