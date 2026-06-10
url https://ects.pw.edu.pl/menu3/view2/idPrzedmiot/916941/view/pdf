--- v2 (2026-01-21)
+++ v3 (2026-06-10)
@@ -1060,67 +1060,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena wykonanego projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U14, K_U01, K_U02, K_U13</w:t>
+        <w:t xml:space="preserve">K_U02, K_U13, K_U14, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">I.P6S_UO, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil praktyczny - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka GI.ISP-4003_K1: </w:t>
       </w:r>
     </w:p>