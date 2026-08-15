--- v3 (2026-06-10)
+++ v4 (2026-08-15)
@@ -770,357 +770,357 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W07, K_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka GI.ISP-4003_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma zaawansowaną wiedzę na temat zalet i wad, oraz możliwości wykorzystania powszechnie używanych formatów danych przestrzennych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W04, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka GI.ISP-4003_W2: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil praktyczny - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka GI.ISP-4003_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma zaawansowaną wiedzę na temat zalet i wad, oraz możliwości wykorzystania powszechnie używanych formatów danych przestrzennych</w:t>
+        <w:t xml:space="preserve">potrafi wybrać odpowiedni (optymalny) format danych w zależności od potrzeb danej aplikacji geoinformatycznej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W07</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka GI.ISP-4003_U1: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka GI.ISP-4003_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi wybrać odpowiedni (optymalny) format danych w zależności od potrzeb danej aplikacji geoinformatycznej</w:t>
+        <w:t xml:space="preserve">potrafi dokonywać konwersji między różnymi formatami danych przestrzennych, zarówno przy pomocy itsniejących aplikacji i bibliotek programistycznych, jak również poprzez napisanie własnego programu do konwersji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sprawdzian</w:t>
+        <w:t xml:space="preserve">Ocena wykonanego ćwiczenia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">K_U01, K_U13, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka GI.ISP-4003_U2: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka GI.ISP-4003_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi dokonywać konwersji między różnymi formatami danych przestrzennych, zarówno przy pomocy itsniejących aplikacji i bibliotek programistycznych, jak również poprzez napisanie własnego programu do konwersji</w:t>
+        <w:t xml:space="preserve">potrafi opracować własny format danych i/lub własnych schemat aplikacyjny xml do zapisu danych przestrzennych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ocena wykonanego ćwiczenia</w:t>
+        <w:t xml:space="preserve">Ocena wykonanego projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U13, K_U14</w:t>
+        <w:t xml:space="preserve">K_U01, K_U02, K_U13, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UO, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil praktyczny - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka GI.ISP-4003_K1: </w:t>
       </w:r>
     </w:p>