--- v3 (2026-03-21)
+++ v4 (2026-09-06)
@@ -752,51 +752,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I2A_W03_01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma uporządkowaną, podbudowaną teoretycznie wiedzę ogólną z zakresu technik i technologii stosowanych w remediacji gruntów i wód podziemnych obejmującą zagadnienia z obszaru inżynierii środowiska umożliwiającą rozumienie procesów degradacji/stabilizacji zanieczyszczeń oraz rewitalizacji ekosystemów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1122,51 +1122,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I2A_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_K, I.P7S_KK, I.P7S_KO</w:t>
+        <w:t xml:space="preserve">I.P7S_KO, P7U_K, I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość ważności i rozumie środowiskowe skutki stosowania różnych technologii remediacji i związanej z tym odpowiedzialności za podejmowane decyzje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>