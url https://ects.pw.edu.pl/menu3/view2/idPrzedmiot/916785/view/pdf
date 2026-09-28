--- v4 (2026-09-07)
+++ v5 (2026-09-28)
@@ -836,51 +836,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I2A_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę o trendach rozwojowych w zakresie utrzymania i prawidłowej eksploatacji urządzeń stosowanych w przydomowych oczyszczalniach ścieków. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1056,51 +1056,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I2A_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U14: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dokonać wstępnej analizy ekonomicznej zakupu i montażu przydomowej oczyszczalni ścieków.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>