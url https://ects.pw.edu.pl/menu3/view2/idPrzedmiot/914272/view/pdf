--- v7 (2026-09-03)
+++ v8 (2026-10-06)
@@ -772,51 +772,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W04, K_W06, K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.H.P7S_WG.2, I.P7S_WG, II.S.P7S_WG.2, II.H.P7S_WG.1.o</w:t>
+        <w:t xml:space="preserve">II.H.P7S_WG.2, I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.X.P7S_WG.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_MN02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna specyfikę metodologiczną nauk społecznych, w tym nauk o polityce i administracji (A)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -966,67 +966,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09, K_W04, K_W06</w:t>
+        <w:t xml:space="preserve">K_W04, K_W06, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_WG.1, I.P7S_WG, II.X.P7S_WG.1.o, II.H.P7S_WG.2</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.H.P7S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_MN05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe koncepcje z zakresu metodologii nauk społecznych, prawoznawstwa i nauk o administracji (P)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1052,51 +1052,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W04, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.H.P7S_WG.2</w:t>
+        <w:t xml:space="preserve">II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.H.P7S_WG.2, I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_MN06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wie czym się różni nauka od innych rodzajów wiedzy (F)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1272,51 +1272,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_UW.3.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o, I.P7S_UW, II.X.P7S_UW.2, II.S.P7S_UW.1, II.S.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">II.H.P7S_UW.2.o, I.P7S_UW, II.X.P7S_UW.2, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_MN03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dokonać analizy własnych działań i wskazać ewentualne obszary wymagające modyfikacji w przyszłym działaniu, w szczególności działań w polityce i administracji (A)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>