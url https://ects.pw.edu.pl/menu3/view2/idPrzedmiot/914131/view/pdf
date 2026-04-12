--- v2 (2026-02-14)
+++ v3 (2026-04-12)
@@ -747,67 +747,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja, studia przypadków, zadania domowe, kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W01</w:t>
+        <w:t xml:space="preserve">K_W01, K_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_WG.1, II.S.P7S_WG.2, I.P7S_WG, II.H.P7S_WG.1.o, I.P7S_WK, II.T.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.T.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student zna różnice między: rzetelnym PR a PR prowadzonym z naruszeniem zasad; PR a reklamą; PR a marketingiem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -817,67 +817,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja, kolokwium końcowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W06</w:t>
+        <w:t xml:space="preserve">K_W06, K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o</w:t>
+        <w:t xml:space="preserve">II.S.P7S_WG.1, I.P7S_WG, II.S.P7S_WG.2, II.H.P7S_WG.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
       </w:r>
     </w:p>