--- v8 (2026-09-03)
+++ v9 (2026-10-19)
@@ -797,51 +797,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W07, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, II.T.P6S_WK, II.S.P6S_WG.1, II.H.P6S_WG.1.o, I.P6S_WG, II.T.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, II.T.P6S_WK, II.S.P6S_WG.1, II.H.P6S_WG.1.o, II.T.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WWZM_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna wybrane, podstawowe, teorie i koncepcje w zakresie nauk technicznych i potrafi je zastosować w praktyce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -991,67 +991,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium z części teoretycznej obowiązującej na wykładzie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W09</w:t>
+        <w:t xml:space="preserve">K_W09, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_WG.2, I.P6S_WG, I.P6S_WK, II.T.P6S_WG, II.T.P6S_WK, II.S.P6S_WG.1</w:t>
+        <w:t xml:space="preserve">II.T.P6S_WG, I.P6S_WG, II.T.P6S_WK, II.S.P6S_WG.1, II.S.P6S_WG.2, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WWZM_05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe rodzaje odkształceń związanych z odpowiedzią konstrukcji na przyłożone obciążenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1297,51 +1297,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1</w:t>
+        <w:t xml:space="preserve">II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka UWZM_04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe elementy programu służącego do realizacji ćwiczeń i rozumie sposób funkcjonowania podobnych programów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1351,51 +1351,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium z części praktycznej obowiązującej na laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U04, K_U02</w:t>
+        <w:t xml:space="preserve">K_U02, K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>