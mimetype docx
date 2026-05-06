--- v3 (2026-03-24)
+++ v4 (2026-05-06)
@@ -1174,191 +1174,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMchtr_U01, KMchtr_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0201_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi ocenić prawidłowość uzyskanego wyniku pod względem ilościowym i jakościowym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">KMchtr_U01, KMchtr_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0201_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi obliczać prędkości i przyspieszenia punktu materialnego w ruchu złożonym (w tym przyspieszenie Coriolisa).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMchtr_U03, KMchtr_U01</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">KMchtr_U01, KMchtr_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>