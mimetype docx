--- v4 (2026-05-06)
+++ v5 (2026-06-18)
@@ -1244,121 +1244,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMchtr_U03, KMchtr_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0201_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi obliczać prędkości i przyspieszenia punktu materialnego w ruchu złożonym (w tym przyspieszenie Coriolisa).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMchtr_U01, KMchtr_U03</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">KMchtr_U03, KMchtr_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>