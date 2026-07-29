--- v5 (2026-06-18)
+++ v6 (2026-07-29)
@@ -1024,271 +1024,271 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMchtr_W03, KMchtr_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0201_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student zna podstawy teoretyczne umożliwiające stosowanie metod mechaniki analitycznej do budowania równań równowagi i równań ruchu układów mechanicznych (zasada prac wirtualnych, zasada d’Alemberta, równania Lagrange’a).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMchtr_W01, KMchtr_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0201_W5: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0201_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student zna podstawy teoretyczne umożliwiające stosowanie metod mechaniki analitycznej do budowania równań równowagi i równań ruchu układów mechanicznych (zasada prac wirtualnych, zasada d’Alemberta, równania Lagrange’a).</w:t>
+        <w:t xml:space="preserve">Student potrafi wybrać i zastosować odpowiednie prawo mechaniki oraz właściwą metodę do rozwiązania postawionego zadania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin</w:t>
+        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_W01, KMchtr_W03</w:t>
+        <w:t xml:space="preserve">KMchtr_U01, KMchtr_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0201_U1: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0201_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi wybrać i zastosować odpowiednie prawo mechaniki oraz właściwą metodę do rozwiązania postawionego zadania.</w:t>
+        <w:t xml:space="preserve">Student potrafi ocenić prawidłowość uzyskanego wyniku pod względem ilościowym i jakościowym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KMchtr_U01, KMchtr_U03</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">KMchtr_U03, KMchtr_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>