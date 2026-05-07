--- v2 (2026-03-24)
+++ v3 (2026-05-07)
@@ -1381,87 +1381,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMchtr_U03, KMchtr_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student umie wyznaczać prędkość i przyspieszenie punktu materialnego w układach: kartezjańskim, biegunowym i w układzie kierunków naturalnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMchtr_U01, KMchtr_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_U5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student umie wyznaczać prędkość i przyspieszenie punktu materialnego w układach: kartezjańskim, biegunowym i w układzie kierunków naturalnych.</w:t>
+        <w:t xml:space="preserve">Student potrafi rozwiązywać zadania rzutów punktu materialnego w jednorodnym polu grawitacyjnym z liniowymi oporami ruchu oraz rzutu pionowego w polu niejednorodnym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1480,58 +1550,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_U6: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_U7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi rozwiązywać zadania rzutów punktu materialnego w jednorodnym polu grawitacyjnym z liniowymi oporami ruchu oraz rzutu pionowego w polu niejednorodnym.</w:t>
+        <w:t xml:space="preserve">Student potrafi stosować w zadaniach prawo zachowania energii mechanicznej w przypadku punktu materialnego i układu punktów materialnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1550,162 +1620,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_U7: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_U8: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi stosować w zadaniach prawo zachowania energii mechanicznej w przypadku punktu materialnego i układu punktów materialnych.</w:t>
+        <w:t xml:space="preserve">Student potrafi wyznaczać położenie środka masy układu punktów materialnych i bryły oraz obliczać momenty bezwładności brył korzystając z twierdzenia Steinera.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KMchtr_U01, KMchtr_U03</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">KMchtr_U03, KMchtr_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>