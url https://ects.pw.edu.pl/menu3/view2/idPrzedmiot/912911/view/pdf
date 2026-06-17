--- v3 (2026-05-07)
+++ v4 (2026-06-17)
@@ -951,237 +951,307 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMchtr_W03, KMchtr_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student rozumie związki przyczynowo-skutkowe w mechanice, wyrażone przez prawa mechaniki (warunki równowagi, II prawo Newtona i prawa zmienności pędu, krętu i energii kinetycznej) i ma podstawową wiedzę umożliwiającą ich zastosowanie do rozwiązywania zadań praktycznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMchtr_W01, KMchtr_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student rozumie związki przyczynowo-skutkowe w mechanice, wyrażone przez prawa mechaniki (warunki równowagi, II prawo Newtona i prawa zmienności pędu, krętu i energii kinetycznej) i ma podstawową wiedzę umożliwiającą ich zastosowanie do rozwiązywania zadań praktycznych.</w:t>
+        <w:t xml:space="preserve">Student potrafi zbudować model fizyczny realnego układu mechanicznego na potrzeby analizy statycznej lub dynamicznej w postawionym zadaniu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin</w:t>
+        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne na ćwiczeniach, ocena prac domowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KMchtr_W01, KMchtr_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_W5: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi zbudować model fizyczny realnego układu mechanicznego na potrzeby analizy statycznej lub dynamicznej w postawionym zadaniu.</w:t>
+        <w:t xml:space="preserve">Student potrafi wybrać i zastosować odpowiednie prawo mechaniki oraz właściwą metodę do rozwiązania postawionego zadania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne na ćwiczeniach, ocena prac domowych</w:t>
+        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_W01, KMchtr_W03</w:t>
+        <w:t xml:space="preserve">KMchtr_U01, KMchtr_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_U1: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi wybrać i zastosować odpowiednie prawo mechaniki oraz właściwą metodę do rozwiązania postawionego zadania.</w:t>
+        <w:t xml:space="preserve">Student potrafi ocenić prawidłowość uzyskanego wyniku pod względem ilościowym i jakościowym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1200,58 +1270,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi ocenić prawidłowość uzyskanego wyniku pod względem ilościowym i jakościowym.</w:t>
+        <w:t xml:space="preserve">Student potrafi obliczać reakcje podpór statycznie wyznaczalnych układów mechanicznych płaskich i przestrzennych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1270,162 +1340,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi obliczać reakcje podpór statycznie wyznaczalnych układów mechanicznych płaskich i przestrzennych.</w:t>
+        <w:t xml:space="preserve">Student potrafi rozwiązywać zdania statyki układów z uwzględnieniem tarcia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KMchtr_U01, KMchtr_U03</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">KMchtr_U03, KMchtr_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>