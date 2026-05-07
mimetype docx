--- v2 (2026-03-24)
+++ v3 (2026-05-07)
@@ -1075,51 +1075,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_W04, KMchtr_W05, KMchtr_W12</w:t>
+        <w:t xml:space="preserve">KMchtr_W12, KMchtr_W04, KMchtr_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1225,51 +1225,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin. Krótki sprawdzian wiedzy ustny/ pisemny, ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_U02, KMchtr_U03, KMchtr_U06, KMChtr_U16, KMchtr_U01</w:t>
+        <w:t xml:space="preserve">KMchtr_U01, KMchtr_U02, KMchtr_U03, KMchtr_U06, KMChtr_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1365,51 +1365,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawozdania. Ocena wykonywania zadań przez studenta w trakcie ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_U01, KMchtr_U02, KMchtr_U03, KMchtr_U06, KMChtr_U16</w:t>
+        <w:t xml:space="preserve">KMChtr_U16, KMchtr_U01, KMchtr_U02, KMchtr_U03, KMchtr_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>