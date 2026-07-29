--- v4 (2026-06-16)
+++ v5 (2026-07-29)
@@ -795,51 +795,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_W03, KMchtr_W04</w:t>
+        <w:t xml:space="preserve">KMchtr_W04, KMchtr_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1365,51 +1365,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawozdania. Ocena wykonywania zadań przez studenta w trakcie ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMChtr_U16, KMchtr_U01, KMchtr_U02, KMchtr_U03, KMchtr_U06</w:t>
+        <w:t xml:space="preserve">KMchtr_U01, KMchtr_U02, KMchtr_U03, KMchtr_U06, KMChtr_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>