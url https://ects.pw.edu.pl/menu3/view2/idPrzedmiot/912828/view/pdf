--- v6 (2026-08-19)
+++ v7 (2026-09-30)
@@ -760,51 +760,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W06, KMiBM_W17, KMiBM_W04</w:t>
+        <w:t xml:space="preserve">KMiBM_W04, KMiBM_W06, KMiBM_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -830,51 +830,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W04, KMiBM_W06, KMiBM_W17</w:t>
+        <w:t xml:space="preserve">KMiBM_W17, KMiBM_W04, KMiBM_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1190,51 +1190,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U16, KMiBM_U17, KMiBM_U18, KMiBM_U01, KMiBM_U03, KMiBM_U10, KMiBM_U15</w:t>
+        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U03, KMiBM_U10, KMiBM_U15, KMiBM_U16, KMiBM_U17, KMiBM_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
@@ -1270,51 +1270,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_K01, KMiBM_K02, KMiBM_K03</w:t>
+        <w:t xml:space="preserve">KMiBM_K02, KMiBM_K03, KMiBM_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>