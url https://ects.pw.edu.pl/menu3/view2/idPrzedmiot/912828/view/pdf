--- v7 (2026-09-30)
+++ v8 (2026-10-21)
@@ -830,51 +830,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W17, KMiBM_W04, KMiBM_W06</w:t>
+        <w:t xml:space="preserve">KMiBM_W04, KMiBM_W06, KMiBM_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1120,201 +1120,201 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_U15, KMiBM_U16, KMiBM_U17, KMiBM_U18, KMiBM_U01, KMiBM_U03, KMiBM_U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MBKCI-IZP- 0404_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykonać analizy postaci, sił krytycznych i częstości drgań własnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_U01, KMiBM_U03, KMiBM_U10, KMiBM_U15, KMiBM_U16, KMiBM_U17, KMiBM_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MBKCI-IZP- 0404_U3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MBKCI-IZP- 0404_K1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykonać analizy postaci, sił krytycznych i częstości drgań własnych.</w:t>
+        <w:t xml:space="preserve">Student jest świadomy konieczności pogłębiania wiedzy w zakresie zaawansowanych technik obliczeniowych oraz zna możliwości dalszego rozwoju w tym kierunku na wydz. Wydział Samochodów i Maszyn Roboczych. Rozumie problemy związane z oceną bezpieczeństwa konstrukcji i ma świadomość odpowiedzialności ciążącej na osobie dokonującej analiz wytrzymałościowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U03, KMiBM_U10, KMiBM_U15, KMiBM_U16, KMiBM_U17, KMiBM_U18</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_K02, KMiBM_K03, KMiBM_K01</w:t>
+        <w:t xml:space="preserve">KMiBM_K01, KMiBM_K02, KMiBM_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>