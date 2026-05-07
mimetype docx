--- v1 (2026-03-24)
+++ v2 (2026-05-07)
@@ -959,51 +959,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, praca domowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W18, KMiBM_W19, KMiBM_W20, KMiBM_W17</w:t>
+        <w:t xml:space="preserve">KMiBM_W20, KMiBM_W17, KMiBM_W18, KMiBM_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>