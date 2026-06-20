--- v3 (2026-06-10)
+++ v4 (2026-06-20)
@@ -959,201 +959,201 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, praca domowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W19, KMiBM_W20, KMiBM_W17, KMiBM_W18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MBAMR-IZP-0404_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę na temat wyboru parametrów do monitorowania dla: koparki, ładowarki, spycharki, zgarniarki, suwnicy, dźwigu osobowego, żurawia wieżowego i teleskopowego, ciągnika rolniczego i wózka widłowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium, praca domowa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W17, KMiBM_W18, KMiBM_W19, KMiBM_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MBAMR-IZP-0404_W4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MBAMR-IZP-0404_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę na temat wyboru parametrów do monitorowania dla: koparki, ładowarki, spycharki, zgarniarki, suwnicy, dźwigu osobowego, żurawia wieżowego i teleskopowego, ciągnika rolniczego i wózka widłowego.</w:t>
+        <w:t xml:space="preserve">Zna sposoby i metody budowania systemów HMI (operator maszyna - budowlana – otoczenie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, praca domowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W17, KMiBM_W18, KMiBM_W19, KMiBM_W20</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_U16, KMiBM_U17, KMiBM_U18, KMiBM_U15</w:t>
+        <w:t xml:space="preserve">KMiBM_U15, KMiBM_U16, KMiBM_U17, KMiBM_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>