--- v4 (2026-06-20)
+++ v5 (2026-08-19)
@@ -959,51 +959,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, praca domowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W19, KMiBM_W20, KMiBM_W17, KMiBM_W18</w:t>
+        <w:t xml:space="preserve">KMiBM_W17, KMiBM_W18, KMiBM_W19, KMiBM_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1029,51 +1029,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, praca domowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W17, KMiBM_W18, KMiBM_W19, KMiBM_W20</w:t>
+        <w:t xml:space="preserve">KMiBM_W20, KMiBM_W17, KMiBM_W18, KMiBM_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>