--- v2 (2026-03-25)
+++ v3 (2026-05-04)
@@ -979,51 +979,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W06, KMiBM_W04, KMiBM_W05</w:t>
+        <w:t xml:space="preserve">KMiBM_W04, KMiBM_W05, KMiBM_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1269,51 +1269,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U03, KMiBM_U04, KMiBM_U05, KMiBM_U07, KMiBM_U08</w:t>
+        <w:t xml:space="preserve">KMiBM_U05, KMiBM_U07, KMiBM_U08, KMiBM_U03, KMiBM_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>