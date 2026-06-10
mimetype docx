--- v3 (2026-05-04)
+++ v4 (2026-06-10)
@@ -1199,121 +1199,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_U04, KMiBM_U05, KMiBM_U07, KMiBM_U08, KMiBM_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0212_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zaprojektować mechanizm śrubowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_U03, KMiBM_U04, KMiBM_U05, KMiBM_U07, KMiBM_U08</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_U05, KMiBM_U07, KMiBM_U08, KMiBM_U03, KMiBM_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>