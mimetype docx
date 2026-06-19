--- v4 (2026-06-10)
+++ v5 (2026-06-19)
@@ -1049,51 +1049,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W04, KMiBM_W05, KMiBM_W06</w:t>
+        <w:t xml:space="preserve">KMiBM_W05, KMiBM_W06, KMiBM_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1199,51 +1199,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U04, KMiBM_U05, KMiBM_U07, KMiBM_U08, KMiBM_U03</w:t>
+        <w:t xml:space="preserve">KMiBM_U03, KMiBM_U04, KMiBM_U05, KMiBM_U07, KMiBM_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>