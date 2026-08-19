--- v5 (2026-06-19)
+++ v6 (2026-08-19)
@@ -1049,51 +1049,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W05, KMiBM_W06, KMiBM_W04</w:t>
+        <w:t xml:space="preserve">KMiBM_W04, KMiBM_W05, KMiBM_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1269,51 +1269,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U03, KMiBM_U04, KMiBM_U05, KMiBM_U07, KMiBM_U08</w:t>
+        <w:t xml:space="preserve">KMiBM_U08, KMiBM_U03, KMiBM_U04, KMiBM_U05, KMiBM_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>