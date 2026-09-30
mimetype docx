--- v5 (2026-08-19)
+++ v6 (2026-09-30)
@@ -866,51 +866,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin i zaliczenie ćwiczeń laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W03, KMiBM_W14, KMiBM_W15</w:t>
+        <w:t xml:space="preserve">KMiBM_W14, KMiBM_W15, KMiBM_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1156,51 +1156,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U16, KMiBM_U19, KMiBM_U24, KMiBM_U02</w:t>
+        <w:t xml:space="preserve">KMiBM_U02, KMiBM_U16, KMiBM_U19, KMiBM_U24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>