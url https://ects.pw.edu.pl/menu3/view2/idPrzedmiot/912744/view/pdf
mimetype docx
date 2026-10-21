--- v6 (2026-09-30)
+++ v7 (2026-10-21)
@@ -866,51 +866,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin i zaliczenie ćwiczeń laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W14, KMiBM_W15, KMiBM_W03</w:t>
+        <w:t xml:space="preserve">KMiBM_W03, KMiBM_W14, KMiBM_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1226,51 +1226,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin. Krótki sprawdzian wiedzy ustny/ pisemny, ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U16, KMiBM_U19, KMiBM_U20, KMiBM_U24</w:t>
+        <w:t xml:space="preserve">KMiBM_U19, KMiBM_U20, KMiBM_U24, KMiBM_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>