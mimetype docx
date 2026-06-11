--- v2 (2026-02-27)
+++ v3 (2026-06-11)
@@ -854,51 +854,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena przekazanego prowadzącemu sprawozdania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U20, KMiBM_U03, KMiBM_U13, KMiBM_U19</w:t>
+        <w:t xml:space="preserve">KMiBM_U03, KMiBM_U13, KMiBM_U19, KMiBM_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -994,51 +994,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena przekazanego prowadzącemu sprawozdania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U03, KMiBM_U13, KMiBM_U19, KMiBM_U20</w:t>
+        <w:t xml:space="preserve">KMiBM_U13, KMiBM_U19, KMiBM_U20, KMiBM_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>