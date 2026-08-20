--- v4 (2026-06-22)
+++ v5 (2026-08-20)
@@ -924,121 +924,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena przekazanego prowadzącemu sprawozdania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_U03, KMiBM_U13, KMiBM_U19, KMiBM_U20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0312_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi pozyskiwać informacje z literatury, baz danych i innych źródeł, potrafi integrować uzyskane informacje, dokonywać ich interpretacji, a także wyciągać wnioski oraz formułować i uzasadniać opinie w zakresie zrealizowanego ćwiczenia laboratoryjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena przekazanego prowadzącemu sprawozdania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_U20, KMiBM_U03, KMiBM_U13, KMiBM_U19</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_U03, KMiBM_U13, KMiBM_U19, KMiBM_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>