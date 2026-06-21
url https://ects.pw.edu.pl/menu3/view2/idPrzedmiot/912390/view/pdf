--- v3 (2026-05-06)
+++ v4 (2026-06-21)
@@ -1457,191 +1457,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMchtr_U03, KMchtr_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-00000-ISP-0201_U6: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi wyznaczać reakcje dynamiczne w łożyskach wirującej bryły.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMchtr_U01, KMchtr_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-00000-ISP-0201_U6: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-00000-ISP-0201_U7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi wyznaczać reakcje dynamiczne w łożyskach wirującej bryły.</w:t>
+        <w:t xml:space="preserve">Student potrafi budować równania ruchu układów mechanicznych korzystając z metody analitycznej równań Lagrange’a.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KMchtr_U01, KMchtr_U03</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">KMchtr_U03, KMchtr_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>