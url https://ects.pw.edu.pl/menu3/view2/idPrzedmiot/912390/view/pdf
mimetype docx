--- v4 (2026-06-21)
+++ v5 (2026-07-29)
@@ -1317,191 +1317,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMchtr_U03, KMchtr_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-00000-ISP-0201_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi rozwiązywać zdania dynamiki ruchu względnego punktu materialnego i analizować równowagę względną.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMchtr_U01, KMchtr_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-00000-ISP-0201_U4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-00000-ISP-0201_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi rozwiązywać zdania dynamiki ruchu względnego punktu materialnego i analizować równowagę względną.</w:t>
+        <w:t xml:space="preserve">Student potrafi obliczać energię kinetyczną ciała sztywnego korzystając z wzoru Koeniga.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KMchtr_U01, KMchtr_U03</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">KMchtr_U03, KMchtr_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>