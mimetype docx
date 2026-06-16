--- v3 (2026-03-24)
+++ v4 (2026-06-16)
@@ -759,481 +759,481 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W06, KMiBM_W17, KMiBM_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MBKCI-ISP- 0404_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawy wykorzystania metody elementów skończonych w analizach laminatów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W04, KMiBM_W06, KMiBM_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MBKCI-ISP- 0404_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MBKCI-ISP- 0404_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawy wykorzystania metody elementów skończonych w analizach laminatów.</w:t>
+        <w:t xml:space="preserve">Posiada dobrze ugruntowaną wiedzę z zakresu oceny wytężenia struktur warstwowych. Zna metody modelowania właściwości warstw ortotropowych, wprowadzania warunków brzegowych oraz obciążeń do laminatów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W04, KMiBM_W06, KMiBM_W17</w:t>
+        <w:t xml:space="preserve">KMiBM_W04, KMiBM_W06, KMiBM_W19, KMiBM_W17, KMiBM_W18, KMiBM_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MBKCI-ISP- 0404_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MBKCI-ISP- 0404_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada dobrze ugruntowaną wiedzę z zakresu oceny wytężenia struktur warstwowych. Zna metody modelowania właściwości warstw ortotropowych, wprowadzania warunków brzegowych oraz obciążeń do laminatów.</w:t>
+        <w:t xml:space="preserve">Ma świadomość uproszczeń stosowanych w modelach obliczniowych warstwowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W04, KMiBM_W06, KMiBM_W19, KMiBM_W17, KMiBM_W18, KMiBM_W20</w:t>
+        <w:t xml:space="preserve">KMiBM_W18, KMiBM_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MBKCI-ISP- 0404_W4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MBKCI-ISP- 0404_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma świadomość uproszczeń stosowanych w modelach obliczniowych warstwowych.</w:t>
+        <w:t xml:space="preserve">Student potrafi wykonać proste analizy wytrzymałościowe płyt i belek laminowanych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W18, KMiBM_W20</w:t>
+        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U03, KMiBM_U16, KMiBM_U24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MBKCI-ISP- 0404_U1: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MBKCI-ISP- 0404_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi wykonać proste analizy wytrzymałościowe płyt i belek laminowanych.</w:t>
+        <w:t xml:space="preserve">Student potrafi zaplanować i wykonać analizy wytrzymałościowe złożonych struktur warstwowych (węzłów konstrukcyjnych) pracujących w złożonym stanie obciążenia. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U03, KMiBM_U16, KMiBM_U24</w:t>
+        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U03, KMiBM_U10, KMiBM_U15, KMiBM_U16, KMiBM_U17, KMiBM_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MBKCI-ISP- 0404_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MBKCI-ISP- 0404_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi zaplanować i wykonać analizy wytrzymałościowe złożonych struktur warstwowych (węzłów konstrukcyjnych) pracujących w złożonym stanie obciążenia. </w:t>
+        <w:t xml:space="preserve">Potrafi wykonać analizy postaci, sił krytycznych i częstości drgań własnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sprawdzian, egzamin.</w:t>
+        <w:t xml:space="preserve">Sprawdzian, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U03, KMiBM_U10, KMiBM_U15, KMiBM_U16, KMiBM_U17, KMiBM_U18, KMiBM_U01</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U03, KMiBM_U10, KMiBM_U15, KMiBM_U16, KMiBM_U17, KMiBM_U18</w:t>
+        <w:t xml:space="preserve">KMiBM_U16, KMiBM_U17, KMiBM_U18, KMiBM_U01, KMiBM_U03, KMiBM_U10, KMiBM_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>