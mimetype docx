--- v2 (2026-02-28)
+++ v3 (2026-05-08)
@@ -987,87 +987,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozmowa przy sprawdzaniu pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W18, KMiBM_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student zna zasady wprowadzania obciążeń oraz definiowania warunków brzegowych w modelach MES konstrukcji cienkościennych o złożonych geometrycznie kształtach, modelowanych przy użyciu elementów powłokowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozmowa przy sprawdzaniu pracy domowej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W04, KMiBM_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_W6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student zna zasady wprowadzania obciążeń oraz definiowania warunków brzegowych w modelach MES konstrukcji cienkościennych o złożonych geometrycznie kształtach, modelowanych przy użyciu elementów powłokowych.</w:t>
+        <w:t xml:space="preserve">Student zna podstawowe metody rozwiązywania zagadnień nieliniowych stosowane w systemach MES.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozmowa przy sprawdzaniu pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1086,58 +1156,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_W6: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_W7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student zna podstawowe metody rozwiązywania zagadnień nieliniowych stosowane w systemach MES.</w:t>
+        <w:t xml:space="preserve">Student zna podstawowe zasady modelowania zagadnień kontaktowych w modelach bryłowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozmowa przy sprawdzaniu pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1156,58 +1226,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_W7: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_W8: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student zna podstawowe zasady modelowania zagadnień kontaktowych w modelach bryłowych.</w:t>
+        <w:t xml:space="preserve">Student zna zasady oceny naprężeń w układach lokalnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozmowa przy sprawdzaniu pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1226,58 +1296,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_W8: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_W9: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student zna zasady oceny naprężeń w układach lokalnych.</w:t>
+        <w:t xml:space="preserve">Student potrafi dokonać oceny wytężenia konstrukcji złożonej konstrukcji cienkościennej z wykorzystaniem MES.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozmowa przy sprawdzaniu pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1288,216 +1358,216 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W04, KMiBM_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_W9: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi dokonać oceny wytężenia konstrukcji złożonej konstrukcji cienkościennej z wykorzystaniem MES.</w:t>
+        <w:t xml:space="preserve">Student potrafi przygotować model geometryczny do dyskretyzacji. Potrafi dokonać podział geometrii na odpowiednie powierzchnie. Rozumie znaczenie szczegółów (promienie, fazy, zmiany grubości) i potrafi je odpowiednio uwzględnić w modelu powłokowym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozmowa przy sprawdzaniu pracy domowej</w:t>
+        <w:t xml:space="preserve">Sprawozdanie z pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W04, KMiBM_W18</w:t>
+        <w:t xml:space="preserve">KMiBM_U15, KMiBM_U16, KMiBM_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_U1: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi przygotować model geometryczny do dyskretyzacji. Potrafi dokonać podział geometrii na odpowiednie powierzchnie. Rozumie znaczenie szczegółów (promienie, fazy, zmiany grubości) i potrafi je odpowiednio uwzględnić w modelu powłokowym.</w:t>
+        <w:t xml:space="preserve">Student potrafi wykonać analizę sił krytycznych oraz częstości drgań własnych  złożonej struktury z wykorzystaniem różnych modeli MES.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie z pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U15, KMiBM_U16, KMiBM_U18</w:t>
+        <w:t xml:space="preserve">KMiBM_U03, KMiBM_U15, KMiBM_U16, KMiBM_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi wykonać analizę sił krytycznych oraz częstości drgań własnych  złożonej struktury z wykorzystaniem różnych modeli MES.</w:t>
+        <w:t xml:space="preserve">Student posiada umiejętności praktycznego wykorzystania systemów MES w analizie stanu naprężenia wokół koncentratora. Potrafi dokonać optymalizacji zadania MES pod względem liczby elementów, rodzaju elementów (funkcje kształtu) oraz jakości siatki (deformacja siatki i jej wpływ na wyniki analiz).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie z pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1516,232 +1586,162 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student posiada umiejętności praktycznego wykorzystania systemów MES w analizie stanu naprężenia wokół koncentratora. Potrafi dokonać optymalizacji zadania MES pod względem liczby elementów, rodzaju elementów (funkcje kształtu) oraz jakości siatki (deformacja siatki i jej wpływ na wyniki analiz).</w:t>
+        <w:t xml:space="preserve">Student potrafi dobrać odpowiednie parametry oraz wykonać nieliniową statyczną analizę stanu wytężenia i deformacji struktury cienkościennej wykonanej z materiału o nieliniowej charakterystyce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie z pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_U03, KMiBM_U15, KMiBM_U16, KMiBM_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi wykonać analizę wzajemnego oddziaływania części w strukturach cienkościennych (zadanie kontaktowe) z wykorzystaniem MES.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawozdanie z pracy domowej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_U16, KMiBM_U18, KMiBM_U03, KMiBM_U15</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_U03, KMiBM_U15, KMiBM_U16, KMiBM_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>