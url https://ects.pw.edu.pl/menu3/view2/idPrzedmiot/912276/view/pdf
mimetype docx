--- v3 (2026-05-08)
+++ v4 (2026-06-16)
@@ -987,87 +987,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozmowa przy sprawdzaniu pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W04, KMiBM_W18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student zna zasady wprowadzania obciążeń oraz definiowania warunków brzegowych w modelach MES konstrukcji cienkościennych o złożonych geometrycznie kształtach, modelowanych przy użyciu elementów powłokowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozmowa przy sprawdzaniu pracy domowej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W18, KMiBM_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_W6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student zna zasady wprowadzania obciążeń oraz definiowania warunków brzegowych w modelach MES konstrukcji cienkościennych o złożonych geometrycznie kształtach, modelowanych przy użyciu elementów powłokowych.</w:t>
+        <w:t xml:space="preserve">Student zna podstawowe metody rozwiązywania zagadnień nieliniowych stosowane w systemach MES.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozmowa przy sprawdzaniu pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1086,58 +1156,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_W6: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_W7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student zna podstawowe metody rozwiązywania zagadnień nieliniowych stosowane w systemach MES.</w:t>
+        <w:t xml:space="preserve">Student zna podstawowe zasady modelowania zagadnień kontaktowych w modelach bryłowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozmowa przy sprawdzaniu pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1156,58 +1226,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_W7: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_W8: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student zna podstawowe zasady modelowania zagadnień kontaktowych w modelach bryłowych.</w:t>
+        <w:t xml:space="preserve">Student zna zasady oceny naprężeń w układach lokalnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozmowa przy sprawdzaniu pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1226,58 +1296,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_W8: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_W9: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student zna zasady oceny naprężeń w układach lokalnych.</w:t>
+        <w:t xml:space="preserve">Student potrafi dokonać oceny wytężenia konstrukcji złożonej konstrukcji cienkościennej z wykorzystaniem MES.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozmowa przy sprawdzaniu pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1288,216 +1358,216 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W04, KMiBM_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_W9: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi dokonać oceny wytężenia konstrukcji złożonej konstrukcji cienkościennej z wykorzystaniem MES.</w:t>
+        <w:t xml:space="preserve">Student potrafi przygotować model geometryczny do dyskretyzacji. Potrafi dokonać podział geometrii na odpowiednie powierzchnie. Rozumie znaczenie szczegółów (promienie, fazy, zmiany grubości) i potrafi je odpowiednio uwzględnić w modelu powłokowym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozmowa przy sprawdzaniu pracy domowej</w:t>
+        <w:t xml:space="preserve">Sprawozdanie z pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W04, KMiBM_W18</w:t>
+        <w:t xml:space="preserve">KMiBM_U15, KMiBM_U16, KMiBM_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_U1: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi przygotować model geometryczny do dyskretyzacji. Potrafi dokonać podział geometrii na odpowiednie powierzchnie. Rozumie znaczenie szczegółów (promienie, fazy, zmiany grubości) i potrafi je odpowiednio uwzględnić w modelu powłokowym.</w:t>
+        <w:t xml:space="preserve">Student potrafi wykonać analizę sił krytycznych oraz częstości drgań własnych  złożonej struktury z wykorzystaniem różnych modeli MES.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie z pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U15, KMiBM_U16, KMiBM_U18</w:t>
+        <w:t xml:space="preserve">KMiBM_U03, KMiBM_U15, KMiBM_U16, KMiBM_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi wykonać analizę sił krytycznych oraz częstości drgań własnych  złożonej struktury z wykorzystaniem różnych modeli MES.</w:t>
+        <w:t xml:space="preserve">Student posiada umiejętności praktycznego wykorzystania systemów MES w analizie stanu naprężenia wokół koncentratora. Potrafi dokonać optymalizacji zadania MES pod względem liczby elementów, rodzaju elementów (funkcje kształtu) oraz jakości siatki (deformacja siatki i jej wpływ na wyniki analiz).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie z pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1516,58 +1586,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student posiada umiejętności praktycznego wykorzystania systemów MES w analizie stanu naprężenia wokół koncentratora. Potrafi dokonać optymalizacji zadania MES pod względem liczby elementów, rodzaju elementów (funkcje kształtu) oraz jakości siatki (deformacja siatki i jej wpływ na wyniki analiz).</w:t>
+        <w:t xml:space="preserve">Student potrafi dobrać odpowiednie parametry oraz wykonać nieliniową statyczną analizę stanu wytężenia i deformacji struktury cienkościennej wykonanej z materiału o nieliniowej charakterystyce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie z pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1586,162 +1656,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_U4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi dobrać odpowiednie parametry oraz wykonać nieliniową statyczną analizę stanu wytężenia i deformacji struktury cienkościennej wykonanej z materiału o nieliniowej charakterystyce.</w:t>
+        <w:t xml:space="preserve">Student potrafi wykonać analizę wzajemnego oddziaływania części w strukturach cienkościennych (zadanie kontaktowe) z wykorzystaniem MES.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie z pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KMiBM_U03, KMiBM_U15, KMiBM_U16, KMiBM_U18</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_U16, KMiBM_U18, KMiBM_U03, KMiBM_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>