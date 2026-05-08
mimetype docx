--- v1 (2026-03-24)
+++ v2 (2026-05-08)
@@ -1028,51 +1028,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U15, KMiBM_U16, KMiBM_U17, KMiBM_U18</w:t>
+        <w:t xml:space="preserve">KMiBM_U17, KMiBM_U18, KMiBM_U15, KMiBM_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>