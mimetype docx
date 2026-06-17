--- v2 (2026-05-08)
+++ v3 (2026-06-17)
@@ -808,271 +808,271 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, krótki sprawdzian ustny/pisemny weryfikujący przygotowanie studenta do zajęć, ocena sprawozdania z ćwiczenia lab.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W17, KMiBM_W18, KMiBM_W20, KMiBM_W19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MBMRC-ISP-0322_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna rodzaje obciążeń dźwignic i ich wpływ na pracę i bezpieczeństwo urządzeń dźwignicowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, krótki sprawdzian ustny/pisemny weryfikujący przygotowanie studenta do zajęć, ocena sprawozdania z ćwiczenia lab.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W19, KMiBM_W17, KMiBM_W18, KMiBM_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MBMRC-ISP-0322_W2: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MBMRC-ISP-0322_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna rodzaje obciążeń dźwignic i ich wpływ na pracę i bezpieczeństwo urządzeń dźwignicowych</w:t>
+        <w:t xml:space="preserve">Potrafi zidentyfikować zachowania mechanizmów dźwignic i wykorzystać do ich opisu podstawowe modele teoretyczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, krótki sprawdzian ustny/pisemny weryfikujący przygotowanie studenta do zajęć, ocena sprawozdania z ćwiczenia lab.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W19, KMiBM_W17, KMiBM_W18, KMiBM_W20</w:t>
+        <w:t xml:space="preserve">KMiBM_U15, KMiBM_U16, KMiBM_U17, KMiBM_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MBMRC-ISP-0322_U1: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MBMRC-ISP-0322_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi zidentyfikować zachowania mechanizmów dźwignic i wykorzystać do ich opisu podstawowe modele teoretyczne</w:t>
+        <w:t xml:space="preserve">Potrafi zidentyfikować zastosowane rozwiązanie konstrukcyjne i określić najważniejsze aspekty działania mechanizmów dźwignic; Potrafi przeprowadzić analizy niezbędne w projektowaniu mechanizmów dźwignic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium, krótki sprawdzian ustny/pisemny weryfikujący przygotowanie studenta do zajęć, ocena sprawozdania z ćwiczenia lab.</w:t>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KMiBM_U15, KMiBM_U16, KMiBM_U17, KMiBM_U18</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_U17, KMiBM_U18, KMiBM_U15, KMiBM_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>