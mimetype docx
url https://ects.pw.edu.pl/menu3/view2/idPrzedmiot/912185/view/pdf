--- v2 (2026-03-24)
+++ v3 (2026-05-08)
@@ -1257,51 +1257,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U09, KMiBM_U10, KMiBM_U12, KMiBM_U05, KMiBM_U08</w:t>
+        <w:t xml:space="preserve">KMiBM_U05, KMiBM_U08, KMiBM_U09, KMiBM_U10, KMiBM_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1537,51 +1537,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U09, KMiBM_U10, KMiBM_U12, KMiBM_U05, KMiBM_U08</w:t>
+        <w:t xml:space="preserve">KMiBM_U05, KMiBM_U08, KMiBM_U09, KMiBM_U10, KMiBM_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>