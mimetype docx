--- v3 (2026-05-08)
+++ v4 (2026-06-16)
@@ -967,191 +967,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W04, KMiBM_W05, KMiBM_W06, KMiBM_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0219_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawą wiedzę o skręcaniu prętów o przekrojach niekołowych /podstawy teorii de Saint-Venanta./  Zna zasady  analizy stanu naprężenia i odkształcenia w profilach cienkościennych – profile otwarte i zamknięte. Wzory Bredta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W01, KMiBM_W04, KMiBM_W05, KMiBM_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0219_W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0219_W6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawą wiedzę o skręcaniu prętów o przekrojach niekołowych /podstawy teorii de Saint-Venanta./  Zna zasady  analizy stanu naprężenia i odkształcenia w profilach cienkościennych – profile otwarte i zamknięte. Wzory Bredta.</w:t>
+        <w:t xml:space="preserve"> Ma podstawą wiedzę o obciążeniach cyklicznych, wytrzymałości zmęczeniowej  i mechanice pękania. Zjawisko zmęczenia materiału.  Obciążenia okresowe. Krzywa cyklicznego odkształcenia.  Badania zmęczeniowe.  Krzywa Wohlera.  Zależność  Mansona - Coffina.  Kumulacja uszkodzeń. Krzywa propagacji pęknięcia. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń.</w:t>
+        <w:t xml:space="preserve"> Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W04, KMiBM_W05, KMiBM_W06</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W04, KMiBM_W05, KMiBM_W06</w:t>
+        <w:t xml:space="preserve">KMiBM_W04, KMiBM_W05, KMiBM_W06, KMiBM_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>