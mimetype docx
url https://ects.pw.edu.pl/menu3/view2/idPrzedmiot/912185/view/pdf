--- v4 (2026-06-16)
+++ v5 (2026-07-29)
@@ -897,261 +897,261 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W06, KMiBM_W01, KMiBM_W04, KMiBM_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0219_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawą wiedzę o analizie powłok cienkościennych w stanie błonowym  Stan naprężenia  i odkształcenia w ściance powłoki. Zna podstawy zagadnienie Lame. Rury grubościenne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W01, KMiBM_W04, KMiBM_W05, KMiBM_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0219_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0219_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawą wiedzę o analizie powłok cienkościennych w stanie błonowym  Stan naprężenia  i odkształcenia w ściance powłoki. Zna podstawy zagadnienie Lame. Rury grubościenne.</w:t>
+        <w:t xml:space="preserve">Ma podstawą wiedzę o skręcaniu prętów o przekrojach niekołowych /podstawy teorii de Saint-Venanta./  Zna zasady  analizy stanu naprężenia i odkształcenia w profilach cienkościennych – profile otwarte i zamknięte. Wzory Bredta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W04, KMiBM_W05, KMiBM_W06, KMiBM_W01</w:t>
+        <w:t xml:space="preserve">KMiBM_W06, KMiBM_W01, KMiBM_W04, KMiBM_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0219_W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0219_W6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawą wiedzę o skręcaniu prętów o przekrojach niekołowych /podstawy teorii de Saint-Venanta./  Zna zasady  analizy stanu naprężenia i odkształcenia w profilach cienkościennych – profile otwarte i zamknięte. Wzory Bredta.</w:t>
+        <w:t xml:space="preserve"> Ma podstawą wiedzę o obciążeniach cyklicznych, wytrzymałości zmęczeniowej  i mechanice pękania. Zjawisko zmęczenia materiału.  Obciążenia okresowe. Krzywa cyklicznego odkształcenia.  Badania zmęczeniowe.  Krzywa Wohlera.  Zależność  Mansona - Coffina.  Kumulacja uszkodzeń. Krzywa propagacji pęknięcia. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń.</w:t>
+        <w:t xml:space="preserve"> Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W01, KMiBM_W04, KMiBM_W05, KMiBM_W06</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_W04, KMiBM_W05, KMiBM_W06, KMiBM_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>