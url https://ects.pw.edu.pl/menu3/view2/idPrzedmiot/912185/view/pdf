--- v5 (2026-07-29)
+++ v6 (2026-08-19)
@@ -897,51 +897,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W06, KMiBM_W01, KMiBM_W04, KMiBM_W05</w:t>
+        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W04, KMiBM_W05, KMiBM_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1037,51 +1037,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W06, KMiBM_W01, KMiBM_W04, KMiBM_W05</w:t>
+        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W04, KMiBM_W05, KMiBM_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1327,51 +1327,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U05, KMiBM_U08, KMiBM_U09, KMiBM_U10, KMiBM_U12</w:t>
+        <w:t xml:space="preserve">KMiBM_U08, KMiBM_U09, KMiBM_U10, KMiBM_U12, KMiBM_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>