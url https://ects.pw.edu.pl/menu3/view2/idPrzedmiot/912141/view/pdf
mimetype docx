--- v7 (2026-08-20)
+++ v8 (2026-10-21)
@@ -751,50 +751,260 @@
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - wiedza</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę podstawową nt. zasad sterowania zmianą przełożenia przekładni CVT przy wykorzystaniu różnych aktuatorów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, Rozmowa dopuszczająca do wykonania ćwiczenia laboratoryjnego Sprawozdanie z ćwiczenia laboratoryjnego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W05, K_W08, K_W13, K_W16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę podstawową dotyczącą zasad przenoszenia momentu obrotowego przez różne typy przekładni CVT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, Rozmowa dopuszczająca do wykonania ćwiczenia laboratoryjnego Sprawozdanie z ćwiczenia laboratoryjnego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01, K_W02, K_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę podstawową dotyczącą rodzajów i zasady działania silnika krokowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, Rozmowa dopuszczająca do wykonania ćwiczenia laboratoryjnego Sprawozdanie z ćwiczenia laboratoryjnego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W02, K_W03, K_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę podstawową i potrafi opisać  budowę, zasadę działania wybranych przekładni CVT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
@@ -928,260 +1138,50 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, 
 Rozmowa dopuszczająca do wykonania ćwiczenia laboratoryjnego
 Sprawozdanie z ćwiczenia laboratoryjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W08, K_W09, K_W11, K_W16</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">K_W02, K_W03, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>